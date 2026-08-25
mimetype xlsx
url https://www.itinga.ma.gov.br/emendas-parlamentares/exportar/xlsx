--- v0 (2026-06-19)
+++ v1 (2026-08-25)
@@ -12,154 +12,232 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1132">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► LEANDRO BELLO — Nº EPI.2026.06325/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>LEANDRO BELLO</t>
+  </si>
+  <si>
+    <t>EPI.2026.06325/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Trata de transferência de recursos do Fundo Estadual de Saúde para o Fundo Municipal de Saúde de Itinga do Maranhão/MA,...</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>R$ 250.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>SAUDE</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>Itinga do Maranhão</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>Trata de transferência de recursos do Fundo Estadual de Saúde para o Fundo Municipal de Saúde de Itinga do Maranhão/MA, objetivando adquirir custeio para as ações de Assistência à Saúde, do Hospital Municipal de Itinga do Maranhão/MA; 202611022228329</t>
+  </si>
+  <si>
+    <t>► ANDREIA MARTINS REZENDE — Nº EPI.2026.06144/2026</t>
+  </si>
+  <si>
+    <t>ANDREIA MARTINS REZENDE</t>
+  </si>
+  <si>
+    <t>EPI.2026.06144/2026</t>
+  </si>
+  <si>
+    <t>CUSTEIO PARA AÇÕES DO HOSPITAL MUNICIPAL DE ITING DO MARANHÃO - CNES 2646439</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>► KEKÊ TEIXEIRA — Nº EPI.2026.06265/2026</t>
+  </si>
+  <si>
+    <t>KEKÊ TEIXEIRA</t>
+  </si>
+  <si>
+    <t>EPI.2026.06265/2026</t>
+  </si>
+  <si>
+    <t>Despesas de custeio da Assistência Especializada em Saúde, visando à manutenção, qualificação e ampliação dos serviços d...</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>Despesas de custeio da Assistência Especializada em Saúde, visando à manutenção, qualificação e ampliação dos serviços de saúde ofertados à população do Município de Itinga / MA, junto ao Hospital Municipal de Itinga do Maranhão CNES: 2646439</t>
+  </si>
+  <si>
     <t>► BANCADA DO MARANHÃO — Nº 202671110002/2026</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...28 lines deleted...]
-  <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>202671110002/2026</t>
   </si>
   <si>
     <t>BANCADA</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 10995 DE 05/05/2026 - PROPOSTA 36000785964202600 - EMENDA 202671110002 DE BANCADA DO MAR...</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
-    <t>Em execução</t>
-[...4 lines deleted...]
-  <si>
     <t>R$ 500.989,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...1 lines deleted...]
-  <si>
     <t>SAÚDE</t>
   </si>
   <si>
-    <t>Localidade</t>
-[...13 lines deleted...]
-  <si>
     <t>R$ 461.832,19</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...7 lines deleted...]
-  <si>
     <t>92,2%</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 10995 DE 05/05/2026 - PROPOSTA 36000785964202600 - EMENDA 202671110002 DE BANCADA DO MARANHAO - SOLICITANTE: (7111) BANCADA DO MARANHAO</t>
   </si>
   <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
     <t>EMPENHO Nº 5149100 | Data: 29/05/2026 | Vl. Empenhado: R$ 56.829,50 | Vl. Liquidado: R$ 56.829,50 | Vl. Pago: R$ 56.829,50</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>CPF/CNPJ</t>
   </si>
   <si>
     <t>Nat. Despesa</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Programa / Ação</t>
@@ -170,53 +248,50 @@
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
     <t>FOPAG SEC DE SAUDE HOSPITAL</t>
   </si>
   <si>
     <t>13.863.418/0001-74</t>
   </si>
   <si>
     <t>3.1.90.11</t>
   </si>
   <si>
     <t>0005 / 2.067</t>
   </si>
   <si>
     <t>Não se aplica</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>R$ 0,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Descrição:VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS&amp;nbsp; - FOLHA DE PAGAMENTO DA SECRETARIA DE SAÚDE&amp;nbsp; - HOSPITAL MUNICIPAL (EFETIVOS), REFERENTE AO MÊS DE MAIO DE 2026. ANEXA AO PROCESSO.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 5149100 (1 registro(s))</t>
   </si>
   <si>
     <t>Nº Nota Fiscal</t>
   </si>
   <si>
     <t>Data Liquidação</t>
   </si>
   <si>
     <t>Sem</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>R$ 56.829,50</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 5149100 (1 registro(s))</t>
   </si>
   <si>
     <t>Nº OB</t>
@@ -278,89 +353,245 @@
   <si>
     <t>PAGAMENTOS DO EMPENHO 5149101 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 5149103 | Data: 29/05/2026 | Vl. Empenhado: R$ 174.246,43 | Vl. Liquidado: R$ 174.246,43 | Vl. Pago: R$ 174.246,43</t>
   </si>
   <si>
     <t>3.1.90.04</t>
   </si>
   <si>
     <t>Descrição:VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS&amp;nbsp; - FOLHA DE PAGAMENTO DA SECRETARIA DE SAÚDE&amp;nbsp; - POSTOS&amp;nbsp; - UBS (CONTRATADOS), REFERENTE AO MÊS DE MAIO DE 2026. ANEXA AO PROCESSO.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 5149103 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 174.246,43</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 5149103 (1 registro(s))</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
+    <t>► RICARDO ARRUDA — Nº EPI.2026.05918/2026</t>
+  </si>
+  <si>
+    <t>RICARDO ARRUDA</t>
+  </si>
+  <si>
+    <t>EPI.2026.05918/2026</t>
+  </si>
+  <si>
+    <t>TRANSFERÊNCIA DE RECURSOS PARA O FUNDO MUNICIPAL DE SAÚDE DA CIDADE DE ITINGA DO MARANHÃO, CNPJ:13.863.418/0001-74, PARA...</t>
+  </si>
+  <si>
+    <t>R$ 4.500.000,00</t>
+  </si>
+  <si>
+    <t>R$ 1.350.000,00</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>TRANSFERÊNCIA DE RECURSOS PARA O FUNDO MUNICIPAL DE SAÚDE DA CIDADE DE ITINGA DO MARANHÃO, CNPJ:13.863.418/0001-74, PARA AÇÕES DE CUSTEIO NAS UNIDADES AMBULATORIAIS E HOSPITALARES</t>
+  </si>
+  <si>
+    <t>► ANDREIA MARTINS REZENDE — Nº EPI.2026.05567/2026</t>
+  </si>
+  <si>
+    <t>EPI.2026.05567/2026</t>
+  </si>
+  <si>
+    <t>CUSTEIO PARA AÇÕES DO HOSPITAL MUNICIPAL DE ITINGA - CNPS 2646439 CUSTEIO PARA AÇÕES DE SAÚDE DO HOSPITAL MUNICIPAL DE I...</t>
+  </si>
+  <si>
+    <t>R$ 1.200.000,00</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>saude</t>
+  </si>
+  <si>
+    <t>R$ 121.998,64</t>
+  </si>
+  <si>
+    <t>10,2%</t>
+  </si>
+  <si>
+    <t>CUSTEIO PARA AÇÕES DO HOSPITAL MUNICIPAL DE ITINGA - CNPS 2646439 CUSTEIO PARA AÇÕES DE SAÚDE DO HOSPITAL MUNICIPAL DE ITINGA DO AMRANHÃO - CNES 2646439</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20266173025 | Data: 22/06/2026 | Vl. Empenhado: R$ 58.733,33 | Vl. Liquidado: R$ 58.733,33 | Vl. Pago: R$ 58.733,33</t>
+  </si>
+  <si>
+    <t>LABORATORIO DE MEDICINA PREVENTIVA LTDA</t>
+  </si>
+  <si>
+    <t>41.000.515/0001-79</t>
+  </si>
+  <si>
+    <t>3.3.90.39</t>
+  </si>
+  <si>
+    <t>0005 / 2067</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>370/2025</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM EMPENHO EMITIDO PARA OCORRER À DESPESA COM REFERENTE A PRESTAÇÃO DE SERVIÇOS DE REALIZAÇÃO DE EXAMES LABORATORIAIS, PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE. CONFORME CREDENCIAMENTO N° 003/2025 E CONTRATO N° 0370/2025. (ADITIVO DE ACRÉSCIMO) . EMENDA EPI.2026.05567/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20266173025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>202600000004-2</t>
+  </si>
+  <si>
+    <t>R$ 58.733,33</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20266173025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20267191044 | Data: 10/07/2026 | Vl. Empenhado: R$ 13,27 | Vl. Liquidado: R$ 13,27 | Vl. Pago: R$ 13,27</t>
+  </si>
+  <si>
+    <t>BANCO DO BRASIL</t>
+  </si>
+  <si>
+    <t>00.000.000/6232-45</t>
+  </si>
+  <si>
+    <t>0005 / 2057</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Tarifa bancária debitada em conta corrente desta entidade conforme extrato em anexo.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20267191044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>D/CONTA</t>
+  </si>
+  <si>
+    <t>R$ 13,27</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20267191044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20267204012 | Data: 23/07/2026 | Vl. Empenhado: R$ 63.225,50 | Vl. Liquidado: R$ 63.225,50 | Vl. Pago: R$ 63.225,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20267204012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 63.225,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20267204012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20268217020 | Data: 05/08/2026 | Vl. Empenhado: R$ 13,27 | Vl. Liquidado: R$ 13,27 | Vl. Pago: R$ 13,27</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20268217020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20268217020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 712125 | Data: 31/07/2026 | Vl. Empenhado: R$ 13,27 | Vl. Liquidado: R$ 13,27 | Vl. Pago: R$ 13,27</t>
+  </si>
+  <si>
+    <t>BANCO DO BRASIL SA</t>
+  </si>
+  <si>
+    <t>0005 / 2-067</t>
+  </si>
+  <si>
+    <t>Descrição:TARIFA BANCARIA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 712125 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 712125 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► WEVERTON — Nº 202640840008/2026</t>
   </si>
   <si>
     <t>WEVERTON</t>
   </si>
   <si>
     <t>202640840008/2026</t>
   </si>
   <si>
     <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 10678 DE 06/04/2026 - PROPOSTA 36000785824202600 - EMENDA 202640840008 DE WEVERTON</t>
   </si>
   <si>
-    <t>R$ 500.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>ITINGA DO MARANHÃO</t>
   </si>
   <si>
-    <t>0,0%</t>
-[...1 lines deleted...]
-  <si>
     <t>► JOSIVALDO JP — Nº 202642120005/2026</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>202642120005/2026</t>
   </si>
   <si>
-    <t>Individual</t>
-[...1 lines deleted...]
-  <si>
     <t>Estradas Vicinais e Obras (GND 3/4)</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 597.000,00</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>Ministério da Agricultura e Pecuária</t>
   </si>
   <si>
     <t>AÇAILANDIA</t>
   </si>
   <si>
     <t>► AMANDA GENTIL — Nº 202642980004/2026</t>
   </si>
   <si>
     <t>AMANDA GENTIL</t>
   </si>
   <si>
     <t>202642980004/2026</t>
@@ -446,53 +677,50 @@
   <si>
     <t>Emenda de Bancada</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 8123 DE 18/09/2025 - PROPOSTA 36000702454202500 - EMENDA 50410001 - COMISSÃO DA SAUDE</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>R$ 526.014,59</t>
   </si>
   <si>
     <t>105,0%</t>
   </si>
   <si>
     <t>EMPENHO Nº 4119007 | Data: 29/04/2026 | Vl. Empenhado: R$ 10.937,96 | Vl. Liquidado: R$ 10.937,96 | Vl. Pago: R$ 10.937,96</t>
   </si>
   <si>
     <t>FOPAG SEC DE SAUDE</t>
   </si>
   <si>
-    <t>0005 / 2057</t>
-[...1 lines deleted...]
-  <si>
     <t>Descrição:Folha de Pagamento, relativo ao mês de abril de 2026.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4119007 (1 registro(s))</t>
   </si>
   <si>
     <t>FOLHA</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>R$ 10.937,96</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 4119007 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 4119008 | Data: 29/04/2026 | Vl. Empenhado: R$ 20.674,78 | Vl. Liquidado: R$ 20.674,78 | Vl. Pago: R$ 20.674,78</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4119008 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 20.674,78</t>
@@ -506,59 +734,53 @@
   <si>
     <t>0005 / 2066</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4119009 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 15.919,74</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 4119009 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 4119098 | Data: 30/04/2026 | Vl. Empenhado: R$ 73.059,44 | Vl. Liquidado: R$ 73.059,44 | Vl. Pago: R$ 73.059,44</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4119098 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 73.059,44</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 4119098 (1 registro(s))</t>
   </si>
   <si>
-    <t>30/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº 4119016 | Data: 29/04/2026 | Vl. Empenhado: R$ 103.003,64 | Vl. Liquidado: R$ 103.003,64 | Vl. Pago: R$ 103.003,64</t>
   </si>
   <si>
-    <t>0005 / 2067</t>
-[...1 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4119016 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 103.003,64</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 4119016 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 4119017 | Data: 29/04/2026 | Vl. Empenhado: R$ 129.160,10 | Vl. Liquidado: R$ 129.160,10 | Vl. Pago: R$ 129.160,10</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4119017 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 129.160,10</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 4119017 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 4119018 | Data: 29/04/2026 | Vl. Empenhado: R$ 173.258,93 | Vl. Liquidado: R$ 173.258,93 | Vl. Pago: R$ 173.258,93</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4119018 (1 registro(s))</t>
@@ -581,809 +803,800 @@
   <si>
     <t>R$ 1.653.117,00</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>Saúde</t>
   </si>
   <si>
     <t>R$ 1.731.843,14</t>
   </si>
   <si>
     <t>104,8%</t>
   </si>
   <si>
     <t>EMPENHO Nº 123019 | Data: 23/01/2026 | Vl. Empenhado: R$ 108.000,00 | Vl. Liquidado: R$ 108.000,00 | Vl. Pago: R$ 108.000,00</t>
   </si>
   <si>
     <t>M M AZEVEDO SERVIÇOS MEDICOS LTDA</t>
   </si>
   <si>
     <t>34.688.990/0001-14</t>
   </si>
   <si>
-    <t>3.3.90.39</t>
-[...2 lines deleted...]
-    <t>PE</t>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM DESPESA REFERENTE À CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS E PROFISSIONAIS DA SAÚDE PARA ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE. CONFORME PREGÃO ELETRÔNICO N° 050/2022 E CONTRATO N° 319/2022. (3° TERMO ADITIVO) .&amp;nbsp;EMENDA Nº 71110002/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 123019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 108.000,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 123019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 258135 | Data: 27/02/2026 | Vl. Empenhado: R$ 26,16 | Vl. Liquidado: R$ 26,16 | Vl. Pago: R$ 26,16</t>
+  </si>
+  <si>
+    <t>Descrição:TARIFA BANCARIO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 258135 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 26,16</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 258135 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 362004 | Data: 03/03/2026 | Vl. Empenhado: R$ 13,08 | Vl. Liquidado: R$ 13,08 | Vl. Pago: R$ 13,08</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 362004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 13,08</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 362004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258036 | Data: 27/02/2026 | Vl. Empenhado: R$ 56.960,10 | Vl. Liquidado: R$ 56.960,10 | Vl. Pago: R$ 56.960,10</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS - FOLHA DE PAGAMENTO DO HOSPITAL MUNICIPAL (EFETIVOS) . REFERENTE AO MES DE FEVEREIRO DE 2026. ANEXA AO PROCESSO. EMENDA Nº 71110002/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 56.960,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258073 | Data: 27/02/2026 | Vl. Empenhado: R$ 5.743,98 | Vl. Liquidado: R$ 5.743,98 | Vl. Pago: R$ 5.743,98</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS - FOLHA DE PAGAMENTO DO HOSPITAL MUNICIPAL (COMISSIONADOS) . REFERENTE AO MES DE FEVEREIRO DE 2026. ANEXA AO PROCESSO.EMENDA Nº 71110002/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258073 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.743,98</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258073 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258049</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258048 | Data: 27/02/2026 | Vl. Empenhado: R$ 98.241,24 | Vl. Liquidado: R$ 98.241,24 | Vl. Pago: R$ 98.241,24</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS - FOLHA DE PAGAMENTO DAS UNIDADES BASICAS DE SAUDE (EFETIVOS) . REFERENTE AO MES DE FEVEREIRO DE 2026. ANEXA AO PROCESSO.EMENDA Nº 71110002/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 98.241,24</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258027</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258043 | Data: 27/02/2026 | Vl. Empenhado: R$ 126.181,76 | Vl. Liquidado: R$ 126.181,76 | Vl. Pago: R$ 126.181,76</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258043 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 126.181,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258043 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258049 | Data: 27/02/2026 | Vl. Empenhado: R$ 127.639,22 | Vl. Liquidado: R$ 127.639,22 | Vl. Pago: R$ 127.639,22</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS PAGAMENTO DAS UNIDADES BASICAS DE SAUDE - UBS (CONTRATADOS) . REFERENTE AO MES DE FEVEREIRO AO PROCESSO. - FOLHA DE DE 2026. ANEXA.EMENDA Nº 71110002/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258049 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 127.639,22</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258049 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258028</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258044 | Data: 27/02/2026 | Vl. Empenhado: R$ 379.301,92 | Vl. Liquidado: R$ 379.301,92 | Vl. Pago: R$ 379.301,92</t>
+  </si>
+  <si>
+    <t>0005 / 2058</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS - FOLHA DE PAGAMENTO DOS AGENTES COMUNITARIOS DE SAUDE - PACS (EFETIVOS) . REFERENTE AO MES DE FEVEREIRO DE 2 02 6. ANEXA AO PROCESSO.&amp;nbsp;EMENDA Nº 71110002/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 379.301,92</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258046 | Data: 27/02/2026 | Vl. Empenhado: R$ 7.425,30 | Vl. Liquidado: R$ 7.425,30 | Vl. Pago: R$ 7.425,30</t>
+  </si>
+  <si>
+    <t>Descrição:FOLHA DE PAGAMENTO RELATIVO AO MÊS DE FEVEREIRO DE&amp;nbsp; 2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258046 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 7.425,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258046 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>0258025</t>
+  </si>
+  <si>
+    <t>0258019</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258039 | Data: 27/02/2026 | Vl. Empenhado: R$ 37.891,02 | Vl. Liquidado: R$ 37.891,02 | Vl. Pago: R$ 37.891,02</t>
+  </si>
+  <si>
+    <t>0005 / 2070</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 37.891,02</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258050 | Data: 27/02/2026 | Vl. Empenhado: R$ 2.650,02 | Vl. Liquidado: R$ 2.650,02 | Vl. Pago: R$ 2.650,02</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258050 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.650,02</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258050 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258050</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258040 | Data: 27/02/2026 | Vl. Empenhado: R$ 9.498,17 | Vl. Liquidado: R$ 9.498,17 | Vl. Pago: R$ 9.498,17</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.498,17</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258020</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258051 | Data: 27/02/2026 | Vl. Empenhado: R$ 9.440,35 | Vl. Liquidado: R$ 9.440,35 | Vl. Pago: R$ 9.440,35</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258051 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.440,35</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258051 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258030</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258041 | Data: 27/02/2026 | Vl. Empenhado: R$ 70.098,77 | Vl. Liquidado: R$ 70.098,77 | Vl. Pago: R$ 70.098,77</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258041 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 70.098,77</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258041 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258041</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258042 | Data: 27/02/2026 | Vl. Empenhado: R$ 16.635,89 | Vl. Liquidado: R$ 16.635,89 | Vl. Pago: R$ 16.635,89</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 16.635,89</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258022</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258052 | Data: 27/02/2026 | Vl. Empenhado: R$ 32.968,99 | Vl. Liquidado: R$ 32.968,99 | Vl. Pago: R$ 32.968,99</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258052 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 32.968,99</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258052 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258052</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258033 | Data: 27/02/2026 | Vl. Empenhado: R$ 445,12 | Vl. Liquidado: R$ 445,12 | Vl. Pago: R$ 445,12</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 445,12</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0362001</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0364010 | Data: 05/03/2026 | Vl. Empenhado: R$ 26,16 | Vl. Liquidado: R$ 26,16 | Vl. Pago: R$ 26,16</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0364010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0364010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0364010</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0258034 | Data: 02/03/2026 | Vl. Empenhado: R$ 1.364,00 | Vl. Liquidado: R$ 1.364,00 | Vl. Pago: R$ 1.364,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0258034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.364,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0258034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258034</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0390113 | Data: 31/03/2026 | Vl. Empenhado: R$ 70.554,14 | Vl. Liquidado: R$ 70.554,14 | Vl. Pago: R$ 70.554,14</t>
+  </si>
+  <si>
+    <t>Descrição:FOLHA DE PAGAMENTO RELATIVO AO MÊS DE MARÇO DE&amp;nbsp; 2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0390113 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 70.554,14</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0390113 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0390088</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0390114 | Data: 31/03/2026 | Vl. Empenhado: R$ 17.635,89 | Vl. Liquidado: R$ 17.635,89 | Vl. Pago: R$ 17.635,89</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0390114 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 17.635,89</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0390114 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03890089</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0390109 | Data: 31/03/2026 | Vl. Empenhado: R$ 128.893,30 | Vl. Liquidado: R$ 128.893,30 | Vl. Pago: R$ 128.893,30</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0390109 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 128.893,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0390109 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0390084</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0390117 | Data: 31/03/2026 | Vl. Empenhado: R$ 168.682,95 | Vl. Liquidado: R$ 168.682,95 | Vl. Pago: R$ 168.682,95</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0390117 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 168.682,95</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0390117 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0390092</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0390108 | Data: 31/03/2026 | Vl. Empenhado: R$ 255.525,61 | Vl. Liquidado: R$ 255.525,61 | Vl. Pago: R$ 255.525,61</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0390108 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 255.525,61</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0390108 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0390083</t>
+  </si>
+  <si>
+    <t>► RICARDO ARRUDA — Nº 2025.110222/2025</t>
+  </si>
+  <si>
+    <t>Ricardo Arruda</t>
+  </si>
+  <si>
+    <t>2025.110222/2025</t>
+  </si>
+  <si>
+    <t>Custeio para ações de ações de Assistência a saúde para o Hospital Municipal de Itinga do Maranhão - CNES nº 264643</t>
+  </si>
+  <si>
+    <t>R$ 750.000,00</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>ITINGA DO MARANHAO</t>
+  </si>
+  <si>
+    <t>R$ 750.446,16</t>
+  </si>
+  <si>
+    <t>100,1%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 918018 | Data: 18/09/2025 | Vl. Empenhado: R$ 10.007,50 | Vl. Liquidado: R$ 10.007,50 | Vl. Pago: R$ 10.007,50</t>
+  </si>
+  <si>
+    <t>MILAZZO CAVALCANTE COMERCIO E DISTRIBUIDORA LTDA</t>
+  </si>
+  <si>
+    <t>28.863.972/0001-29</t>
+  </si>
+  <si>
+    <t>3.3.90.30.36 - MATERIAL HOSPITALAR</t>
+  </si>
+  <si>
+    <t>1.621 - Resurso SUS Estadual</t>
+  </si>
+  <si>
+    <t>0210 / 2-067</t>
+  </si>
+  <si>
+    <t>Pregao Eletrônico</t>
+  </si>
+  <si>
+    <t>481/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Despesa referente ao fornecimento de materiais correlatos hospitalares, para atender as demandas da Secretária Municipal de Saúde. Conforme contrato nº 481/2025. Pregão eletrônico nº 020/2024.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 918018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 10.007,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 918018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06301</t>
+  </si>
+  <si>
+    <t>24/10/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901049 | Data: 01/09/2025 | Vl. Empenhado: R$ 10.071,50 | Vl. Liquidado: R$ 10.071,50 | Vl. Pago: R$ 10.071,50</t>
+  </si>
+  <si>
+    <t>0210 / 2.067</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901049 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.071,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901049 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901051 | Data: 01/09/2025 | Vl. Empenhado: R$ 10.075,00 | Vl. Liquidado: R$ 10.075,00 | Vl. Pago: R$ 10.075,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901051 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.075,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901051 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 915018 | Data: 05/09/2025 | Vl. Empenhado: R$ 10.128,30 | Vl. Liquidado: R$ 10.128,30 | Vl. Pago: R$ 10.128,30</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 915018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.128,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 915018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 915024 | Data: 15/09/2025 | Vl. Empenhado: R$ 10.396,20 | Vl. Liquidado: R$ 10.396,20 | Vl. Pago: R$ 10.396,20</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 915024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.396,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 915024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1006018 | Data: 06/10/2025 | Vl. Empenhado: R$ 10.630,75 | Vl. Liquidado: R$ 10.630,75 | Vl. Pago: R$ 10.630,75</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1006018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.630,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1006018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901047 | Data: 01/09/2025 | Vl. Empenhado: R$ 10.680,05 | Vl. Liquidado: R$ 10.680,05 | Vl. Pago: R$ 10.680,05</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901047 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.680,05</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901047 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 917010 | Data: 17/09/2025 | Vl. Empenhado: R$ 10.923,80 | Vl. Liquidado: R$ 10.923,80 | Vl. Pago: R$ 10.923,80</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 917010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.923,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 917010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901043 | Data: 01/09/2025 | Vl. Empenhado: R$ 10.937,60 | Vl. Liquidado: R$ 10.937,60 | Vl. Pago: R$ 10.937,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901043 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.937,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901043 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901042 | Data: 01/09/2025 | Vl. Empenhado: R$ 11.171,05 | Vl. Liquidado: R$ 11.171,05 | Vl. Pago: R$ 11.171,05</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.171,05</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901045 | Data: 01/09/2025 | Vl. Empenhado: R$ 11.193,89 | Vl. Liquidado: R$ 11.193,89 | Vl. Pago: R$ 11.193,89</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901045 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>23/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 11.193,89</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901045 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1013017 | Data: 13/10/2025 | Vl. Empenhado: R$ 11.400,00 | Vl. Liquidado: R$ 11.400,00 | Vl. Pago: R$ 11.400,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1013017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.400,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1013017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901046 | Data: 01/09/2025 | Vl. Empenhado: R$ 11.407,50 | Vl. Liquidado: R$ 11.407,50 | Vl. Pago: R$ 11.407,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901046 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.407,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901046 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 916028 | Data: 16/09/2025 | Vl. Empenhado: R$ 11.429,45 | Vl. Liquidado: R$ 11.429,45 | Vl. Pago: R$ 11.429,45</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 916028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.429,45</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 916028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 911044 | Data: 01/09/2025 | Vl. Empenhado: R$ 11.523,85 | Vl. Liquidado: R$ 11.523,85 | Vl. Pago: R$ 11.523,85</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 911044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.523,85</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 911044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901040 | Data: 01/09/2025 | Vl. Empenhado: R$ 11.617,50 | Vl. Liquidado: R$ 11.617,50 | Vl. Pago: R$ 11.617,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.617,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1008014 | Data: 08/10/2025 | Vl. Empenhado: R$ 12.054,00 | Vl. Liquidado: R$ 12.054,00 | Vl. Pago: R$ 12.054,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1008014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 12.054,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1008014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901048 | Data: 01/10/2025 | Vl. Empenhado: R$ 13.632,36 | Vl. Liquidado: R$ 13.632,36 | Vl. Pago: R$ 13.632,36</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 13.632,36</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 901050 | Data: 01/09/2025 | Vl. Empenhado: R$ 17.666,20 | Vl. Liquidado: R$ 17.666,20 | Vl. Pago: R$ 17.666,20</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 901050 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 17.666,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 901050 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 102012 | Data: 02/01/2026 | Vl. Empenhado: R$ 356.400,00 | Vl. Liquidado: R$ 356.400,00 | Vl. Pago: R$ 356.400,00</t>
+  </si>
+  <si>
+    <t>3.3.90.39.50 -</t>
   </si>
   <si>
     <t>319/2022</t>
   </si>
   <si>
     <t>Descrição:DESPESA REFERENTE À CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS E PROFISSIONAIS DA SAÚDE PARA ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE. CONFORME PREGÃO ELETRÔNICO Nº 050/2022 E CONTRATO Nº 319/2022. (3º TERMO ADITIVO).</t>
   </si>
   <si>
-    <t>LIQUIDAÇÕES DO EMPENHO 123019 (1 registro(s))</t>
-[...706 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 102012 (1 registro(s))</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>R$ 356.400,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 102012 (1 registro(s))</t>
   </si>
   <si>
-    <t>EMPENHO Nº 109049 | Data: 09/01/2026 | Vl. Empenhado: R$ 13,08 | Vl. Liquidado: R$ 13,08 | Vl. Pago: R$ 13,08</t>
-[...2 lines deleted...]
-    <t>BANCO DO BRASIL SA</t>
+    <t>EMPENHO Nº 109037 | Data: 09/01/2026 | Vl. Empenhado: R$ 13,08 | Vl. Liquidado: R$ 13,08 | Vl. Pago: R$ 13,08</t>
   </si>
   <si>
     <t>3.3.90.39.99 - Outros Servicos De Terceiros-Pessoa Juridica</t>
   </si>
   <si>
     <t>Descrição:Despesa com tarifa bancária</t>
   </si>
   <si>
-    <t>LIQUIDAÇÕES DO EMPENHO 109049 (1 registro(s))</t>
-[...2 lines deleted...]
-    <t>PAGAMENTOS DO EMPENHO 109049 (1 registro(s))</t>
+    <t>LIQUIDAÇÕES DO EMPENHO 109037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 109037 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 0390111 | Data: 31/03/2026 | Vl. Empenhado: R$ 57.460,27 | Vl. Liquidado: R$ 57.460,27 | Vl. Pago: R$ 57.460,27</t>
   </si>
   <si>
     <t>3.1.90.11.01 - Vencimentos e Vantagens Fixas - Pessoal Civil</t>
   </si>
   <si>
-    <t>0005 / 2-067</t>
-[...1 lines deleted...]
-  <si>
     <t>Descrição:VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS&amp;nbsp; - FOLHA DE PAGAMENTO DO HOSPITAL MUNICIPAL (EFETIVOS). REFERENTE AO MÊS DE MARÇO DE 2026. ANEXA AO PROCESSO.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 0390111 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 57.460,27</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 0390111 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 390110 | Data: 31/03/2026 | Vl. Empenhado: R$ 37.801,99 | Vl. Liquidado: R$ 37.801,99 | Vl. Pago: R$ 37.801,99</t>
   </si>
   <si>
     <t>0005 / 2-070</t>
   </si>
   <si>
     <t>Descrição:VENCIMENTOS E VANTAGENS DOS SERVIDORES MUNICIPAIS&amp;nbsp; - FOLHA DE PAGAMENTO DOS AGENTES DE ENDEMIAS - ECD (EFETIVOS). REFERENTE AO MÊS DE MARÇO DE 2026. ANEXA AO PROCESSO.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 390110 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 37.801,99</t>
@@ -1442,233 +1655,275 @@
   <si>
     <t>PAGAMENTOS DO EMPENHO 390116 (1 registro(s))</t>
   </si>
   <si>
     <t>► MÁRCIO HONAISER — Nº 202544190003/2025</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
     <t>202544190003/2025</t>
   </si>
   <si>
     <t>Pavimentação em bloquete no bairro Parque Primavera no município de Itinga do Maranhão/MA</t>
   </si>
   <si>
     <t>R$ 1.251.360,00</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>Urbanismo</t>
   </si>
   <si>
+    <t>R$ 818.592,95</t>
+  </si>
+  <si>
+    <t>65,4%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6152015 | Data: 01/06/2026 | Vl. Empenhado: R$ 413.246,75 | Vl. Liquidado: R$ 413.246,75 | Vl. Pago: R$ 413.246,75</t>
+  </si>
+  <si>
+    <t>F.A.A DOS SANTOS CONSTRUÇOES EMPREENDIMENTOS</t>
+  </si>
+  <si>
+    <t>47.532.546/0001-57</t>
+  </si>
+  <si>
+    <t>OBRAS E INSTALAÇÕES</t>
+  </si>
+  <si>
+    <t>0007 / PAVIMENTAÇÃO DE VIAS PÚBLICAS</t>
+  </si>
+  <si>
+    <t>CONCORRENCIA ELETRONICA</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA CONCORRER Á DESPESAS COM CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PAVIMENTAÇÃO EM BLOQUETE NO BAIRRO PARQUE PRIMAVERA NO MUNICIPIO DE ITINGA DO MARANHÃO - MA - 1° MEDIÇÃO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6152015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>017</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
     <t>R$ 413.246,75</t>
   </si>
   <si>
-    <t>EMPENHO Nº 6152015 | Data: 01/06/2026 | Vl. Empenhado: R$ 413.246,75 | Vl. Liquidado: R$ 413.246,75 | Vl. Pago: R$ 0,00</t>
-[...14 lines deleted...]
-    <t>CONCORRENCIA ELETRONICA</t>
+    <t>PAGAMENTOS DO EMPENHO 6152015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 7194023 | Data: 13/07/2026 | Vl. Empenhado: R$ 405.346,20 | Vl. Liquidado: R$ 405.346,20 | Vl. Pago: R$ 405.346,20</t>
+  </si>
+  <si>
+    <t>F A A DOS SANTOS CONSTRUÇÕES E EMPRRENDIMENTO</t>
+  </si>
+  <si>
+    <t>4.4.90.51</t>
   </si>
   <si>
     <t>123/2026</t>
   </si>
   <si>
-    <t>Descrição:EMPENHO EMITIDO PARA CONCORRER Á DESPESAS COM CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PAVIMENTAÇÃO EM BLOQUETE NO BAIRRO PARQUE PRIMAVERA NO MUNICIPIO DE ITINGA DO MARANHÃO - MA - 1° MEDIÇÃO</t>
-[...8 lines deleted...]
-    <t>09/06/2026</t>
+    <t>LIQUIDAÇÕES DO EMPENHO 7194023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 405.346,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 7194023 (1 registro(s))</t>
   </si>
   <si>
     <t>► ANDRÉ FUFUCA — Nº 30460001/2025</t>
   </si>
   <si>
     <t>ANDRÉ FUFUCA</t>
   </si>
   <si>
     <t>30460001/2025</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 7290 DE 24/06/2025 - PROPOSTA 36000665160202500 - EMENDA 30460001 DE ANDRE FUFUCA</t>
   </si>
   <si>
     <t>R$ 1.400.000,00</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
-    <t>R$ 789.722,86</t>
-[...2 lines deleted...]
-    <t>56,4%</t>
+    <t>R$ 817.846,66</t>
+  </si>
+  <si>
+    <t>58,4%</t>
   </si>
   <si>
     <t>EMPENHO Nº 1201020 | Data: 15/12/2025 | Vl. Empenhado: R$ 395.160,00 | Vl. Liquidado: R$ 395.160,00 | Vl. Pago: R$ 395.160,00</t>
   </si>
   <si>
     <t>0052 / 2165</t>
   </si>
   <si>
-    <t>Descrição:DESPESA REFERENTE À CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS E PROFISSIONAIS DA SAÚDE PARA ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE. CONFORME PREGÃO ELETRÔNICO Nº 050/2022 E CONTRATO Nº 319/2022. (ADITIVO DE ACRÉSCIMO).</t>
+    <t>Descrição:DESPESA REFERENTE A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS E PROFISSIONAIS DA SAÚDE PARA ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAUDE CONFORME PREGÃO ELETRÔNICO N. 050/2022 E&amp;nbsp;CONTRATO N° 319/2022. (ADITIVO DE ACRÉSCIMO).&amp;nbsp; EMENDA 30460001 DE ANDRE FUFUCA</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 1201020 (1 registro(s))</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>R$ 395.160,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 1201020 (1 registro(s))</t>
   </si>
   <si>
     <t>07556</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>EMPENHO Nº 0123020 | Data: 23/01/2026 | Vl. Empenhado: R$ 242.880,00 | Vl. Liquidado: R$ 242.880,00 | Vl. Pago: R$ 242.880,00</t>
   </si>
   <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM DESPESA REFERENTE À CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS E PROFISSIONAIS DA SAÚDE PARA ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE. CONFORME PREGÃO ELETRÔNICO N° 050/2022 E CONTRATO N° 319/2022. (3° TERMO ADITIVO) .&amp;nbsp;EMENDA 30460001 DE ANDRE FUFUCA.</t>
+  </si>
+  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 0123020 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 242.880,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 0123020 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 0382015 | Data: 23/03/2026 | Vl. Empenhado: R$ 7.421,54 | Vl. Liquidado: R$ 7.421,54 | Vl. Pago: R$ 7.421,54</t>
   </si>
   <si>
     <t>I R DE SOUZA COMERCIO LTDA</t>
   </si>
   <si>
     <t>50.872.681/0001-56</t>
   </si>
   <si>
     <t>3.3.90.30</t>
   </si>
   <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR E CORRELATOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE CONFORME CONTRATO N° 635/2025 E MODALIDADE ADESÃO N° 020/2025. PROCESSO EM ANEXO.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0382015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 7.421,54</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0382015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0491012 | Data: 01/04/2026 | Vl. Empenhado: R$ 12.148,32 | Vl. Liquidado: R$ 12.148,32 | Vl. Pago: R$ 12.148,32</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR E CORRELATOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE CONFORME CONTRATO N° 635/2025 E MODALIDADE ADESÃO N° 020/2025. PROCESSO EM ANEXO. (EMENDA 30460001 DE ANDRE FUFUCA).</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0491012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 12.148,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0491012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0491013 | Data: 01/04/2026 | Vl. Empenhado: R$ 12.277,82 | Vl. Liquidado: R$ 12.277,82 | Vl. Pago: R$ 12.277,82</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR E CORRELATOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE CONFORME CONTRATO N° 635/2025 E MODALIDADE ADESÃO N° 020/2025. PROCESSO EM ANEXO. (EMENDA 30460001 DE ANDRE FUFUCA)</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0491013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 12.277,82</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0491013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0491014 | Data: 01/04/2026 | Vl. Empenhado: R$ 12.865,75 | Vl. Liquidado: R$ 12.865,75 | Vl. Pago: R$ 12.865,75</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0491014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 12.865,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0491014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0491015 | Data: 01/04/2026 | Vl. Empenhado: R$ 12.874,77 | Vl. Liquidado: R$ 12.874,77 | Vl. Pago: R$ 12.874,77</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0491015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 12.874,77</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0491015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0491016 | Data: 01/04/2026 | Vl. Empenhado: R$ 12.388,15 | Vl. Liquidado: R$ 12.388,15 | Vl. Pago: R$ 12.388,15</t>
+  </si>
+  <si>
     <t>635/2025</t>
   </si>
   <si>
-    <t>Descrição:AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR E CORRELATOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE&amp;nbsp; CONFORME CONTRATO Nº 635/2025 E MODALIDADE ADESÃO Nº 020/2025. PROCESSO EM ANEXO.</t>
-[...13 lines deleted...]
-  <si>
     <t>Descrição:&amp;nbsp;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR E CORRELATOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE CONFORME CONTRATO Nº 635/2025 E MODALIDADE ADESÃO Nº 020/2025. PROCESSO EM ANEXO.</t>
   </si>
   <si>
-    <t>LIQUIDAÇÕES DO EMPENHO 0491012 (1 registro(s))</t>
-[...49 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 0491016 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 12.388,15</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 0491016 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 4103016 | Data: 13/04/2026 | Vl. Empenhado: R$ 11.817,75 | Vl. Liquidado: R$ 11.817,75 | Vl. Pago: R$ 11.817,75</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4103016 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 11.817,75</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 4103016 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 4103017 | Data: 13/04/2026 | Vl. Empenhado: R$ 9.506,68 | Vl. Liquidado: R$ 9.506,68 | Vl. Pago: R$ 9.506,68</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4103017 (1 registro(s))</t>
@@ -1721,125 +1976,161 @@
   <si>
     <t>LIDER FARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
   </si>
   <si>
     <t>45.902.414/0001-44</t>
   </si>
   <si>
     <t>302/2026</t>
   </si>
   <si>
     <t>Descrição:&amp;nbsp;CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE MEDICAMENTOS, CORRELATOS E MATERIAL ODONTOLÓGICO.PARA ATENDER AS DEMANDAS DA SECRETÁRIA MUNICIPAL DE SAÚDE. CONFORME CONTRATO Nº 302/2026 E ADESÃO Nº 010/2026.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 5138013 (1 registro(s))</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>R$ 24.699,19</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 5138013 (1 registro(s))</t>
   </si>
   <si>
+    <t>EMPENHO Nº 6170032 | Data: 19/06/2026 | Vl. Empenhado: R$ 28.123,80 | Vl. Liquidado: R$ 28.123,80 | Vl. Pago: R$ 28.123,80</t>
+  </si>
+  <si>
+    <t>45.902.414./0001-44</t>
+  </si>
+  <si>
+    <t>3.3.90.30.99 - Outros Materiais de Consumo</t>
+  </si>
+  <si>
+    <t>1.706 - Transferência Especial da União</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6170032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 28.123,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6170032 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► MÁRCIO HONAISER — Nº 44190001/2025</t>
   </si>
   <si>
     <t>44190001/2025</t>
   </si>
   <si>
     <t>R$ 600.000,00</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
-    <t>R$ 411.227,32</t>
-[...2 lines deleted...]
-    <t>68,5%</t>
+    <t>R$ 637.481,99</t>
+  </si>
+  <si>
+    <t>106,3%</t>
   </si>
   <si>
     <t>EMPENHO Nº 5138014 | Data: 18/05/2026 | Vl. Empenhado: R$ 201.075,25 | Vl. Liquidado: R$ 201.075,25 | Vl. Pago: R$ 201.075,25</t>
   </si>
   <si>
-    <t>F A A DOS SANTOS CONSTRUÇÕES E EMPRRENDIMENTO</t>
-[...4 lines deleted...]
-  <si>
     <t>0005 / 1-023</t>
   </si>
   <si>
     <t>CONCORRENCIA</t>
   </si>
   <si>
     <t>265/2026</t>
   </si>
   <si>
     <t>Descrição:CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM OBRAS DE CONSTRUÇÃO CIVIL, VISANDO ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE, (REFORMA E AMPLIAÇÃO DA UNIDADE BÁSICA DE SAÚDE SÃO JOÃO). CONFORME CONCORRÊNCIA ELETRÔNICA Nº 06/2026 E CONTRATO Nº 265/2026. (2ª MEDIÇÃO).</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 5138014 (1 registro(s))</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>R$ 201.075,25</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 5138014 (1 registro(s))</t>
   </si>
   <si>
     <t>052701</t>
   </si>
   <si>
     <t>EMPENHO Nº 5125030 | Data: 05/05/2026 | Vl. Empenhado: R$ 210.152,07 | Vl. Liquidado: R$ 210.152,07 | Vl. Pago: R$ 210.152,07</t>
   </si>
   <si>
     <t>Descrição:CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM OBRAS DE CONSTRUÇÃO CIVIL, VISANDO ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE, (REFORMA E AMPLIAÇÃO DA UNIDADE BÁSICA DE SAÚDE SÃO JOÃO). CONFORME CONCORRÊNCIA ELETRÔNICA Nº 06/2026 E CONTRATO Nº 265/2026. (1ª MEDIÇÃO).</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 5125030 (1 registro(s))</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>R$ 210.152,07</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 5125030 (1 registro(s))</t>
   </si>
   <si>
     <t>07/05/2026</t>
   </si>
   <si>
+    <t>EMPENHO Nº 20266173024 | Data: 22/06/2026 | Vl. Empenhado: R$ 226.254,67 | Vl. Liquidado: R$ 226.254,67 | Vl. Pago: R$ 226.254,67</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM OBRAS DE CONSTRUÇÃO CIVIL, VISANDO ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE, (REFORMA E AMPLIAÇÃO DA UNIDADE BÁSICA DE SAÚDE SÃO JOÃO). CONFORME CONCORRÊNCIA ELETRÔNICA Nº 06/2026 E CONTRATO Nº 265/2026. (3ª MEDIÇÃO).</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20266173024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 226.254,67</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20266173024 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► JOÃO MARCELO SOUZA — Nº 202336880002/2023</t>
   </si>
   <si>
     <t>JOÃO MARCELO SOUZA</t>
   </si>
   <si>
     <t>202336880002/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202336880002-João Marcelo Souza ao ente 01614537000104 - MUNICIPIO DE ITIN...</t>
   </si>
   <si>
     <t>R$ 800.000,00</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>28 - Encargos especiais</t>
   </si>
   <si>
     <t>R$ 813.682,69</t>
   </si>
   <si>
     <t>101,7%</t>
@@ -1904,53 +2195,50 @@
   <si>
     <t>EMPENHO Nº 906027 | Data: 06/09/2023 | Vl. Empenhado: R$ 9.759,11 | Vl. Liquidado: R$ 9.759,11 | Vl. Pago: R$ 9.759,11</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 906027 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 9.759,11</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 906027 (1 registro(s))</t>
   </si>
   <si>
     <t>09257</t>
   </si>
   <si>
     <t>EMPENHO Nº 821008 | Data: 21/08/2023 | Vl. Empenhado: R$ 10.377,56 | Vl. Liquidado: R$ 10.377,56 | Vl. Pago: R$ 10.377,56</t>
   </si>
   <si>
     <t>NOVO HORIZONTE CONSTRUÇÕES E TERRAPLANGEM LTDA</t>
   </si>
   <si>
     <t>32.380.808/0001-38</t>
   </si>
   <si>
-    <t>3.3.90.30.99 - Outros Materiais de Consumo</t>
-[...1 lines deleted...]
-  <si>
     <t>0052 / 2-033</t>
   </si>
   <si>
     <t>98/2023</t>
   </si>
   <si>
     <t>Descrição:DESPESA REFERENTE AO FORNECIMENTO DE MATERIAL DE CONSTRUÇÃO, VISANDO ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA. CONFORME CONTRATO Nº 098/2023. PREGÃO ELETRÔNICO Nº 058/2022.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 821008 (1 registro(s))</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>R$ 10.377,56</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 821008 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 906024 | Data: 06/09/2023 | Vl. Empenhado: R$ 10.873,18 | Vl. Liquidado: R$ 10.873,18 | Vl. Pago: R$ 10.873,18</t>
   </si>
   <si>
     <t>MEGA VENDAS DISTRIBUIDORA LTDA</t>
@@ -2999,468 +3287,90 @@
   <si>
     <t>EMPENHO Nº 818015 | Data: 18/08/2023 | Vl. Empenhado: R$ 11.419,50 | Vl. Liquidado: R$ 11.419,50 | Vl. Pago: R$ 11.419,50</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 818015 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 11.419,50</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 818015 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 623008 | Data: 23/06/2023 | Vl. Empenhado: R$ 11.531,30 | Vl. Liquidado: R$ 11.531,30 | Vl. Pago: R$ 11.531,30</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 623008 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 11.531,30</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 623008 (1 registro(s))</t>
   </si>
   <si>
-    <t>► ROBERTO ROCHA — Nº 09032022-0139799/2022</t>
-[...23 lines deleted...]
-    <t>R$ 1.410.460,63</t>
+    <t>► HILDO ROCHA — Nº 09032021-2-013857/2021</t>
+  </si>
+  <si>
+    <t>HILDO ROCHA</t>
+  </si>
+  <si>
+    <t>09032021-2-013857/2021</t>
+  </si>
+  <si>
+    <t>Transportes Coletivos Urbanos</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>Urbanismo/transporte coletivo</t>
+  </si>
+  <si>
+    <t>| ITINGA DO MARANHAO</t>
   </si>
   <si>
     <t>100,0%</t>
   </si>
   <si>
-    <t>EMPENHO Nº 601014 | Data: 01/06/2022 | Vl. Empenhado: R$ 5.109,00 | Vl. Liquidado: R$ 5.109,00 | Vl. Pago: R$ 5.109,00</t>
-[...11 lines deleted...]
-    <t>052 / MANUTENÇÃO DE SECRETARIA</t>
+    <t>EMPENHO Nº 214001 | Data: 14/02/2022 | Vl. Empenhado: R$ 100.000,00 | Vl. Liquidado: R$ 100.000,00 | Vl. Pago: R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>J. DOS S. SILVA VEICULOS</t>
+  </si>
+  <si>
+    <t>38.280.227/0001-00</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTOS E MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>0403 / AQUISIÇÃO DE VEICULOS TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>PREGÃO ELETRONICO</t>
-  </si>
-[...370 lines deleted...]
-    <t>0403 / AQUISIÇÃO DE VEICULOS TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>077/2022</t>
   </si>
   <si>
     <t>Descrição:AQUISIÇÃO DE VEICULO TIPO MICRO-ÔNIBUS, MODELO RODOVIARIO EXECUTIVO 32 LUGARES</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 214001 (1 registro(s))</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 214001 (1 registro(s))</t>
   </si>
   <si>
     <t>► HILDO ROCHA — Nº 33930001/2021</t>
   </si>
   <si>
     <t>33930001/2021</t>
   </si>
@@ -3697,100 +3607,100 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="26">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4061,54 +3971,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J2527"/>
+  <dimension ref="A1:J2501"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2527" sqref="E2527"/>
+      <selection activeCell="E2501" sqref="E2501"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -4147,30040 +4057,29896 @@
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="7"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>31</v>
+      </c>
+      <c r="G20" t="s">
+        <v>32</v>
+      </c>
+      <c r="H20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" t="s">
         <v>35</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="C14" s="9" t="s">
+      <c r="E21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" t="s">
         <v>40</v>
       </c>
-      <c r="D14" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="9" t="s">
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="7"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="H14" s="10" t="s">
-[...92 lines deleted...]
-      <c r="E23" s="19" t="s">
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...52 lines deleted...]
-        <v>45</v>
+      <c r="H27" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="F28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" t="s">
         <v>48</v>
       </c>
-      <c r="D28" s="3">
+      <c r="E30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" t="s">
+        <v>42</v>
+      </c>
+      <c r="E32" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G32" t="s">
+        <v>32</v>
+      </c>
+      <c r="H32" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="7"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" t="s">
+        <v>57</v>
+      </c>
+      <c r="E42" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" t="s">
+        <v>53</v>
+      </c>
+      <c r="G42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" t="s">
+        <v>58</v>
+      </c>
+      <c r="E43" t="s">
+        <v>26</v>
+      </c>
+      <c r="F43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B44" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" t="s">
+        <v>56</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" t="s">
+        <v>59</v>
+      </c>
+      <c r="G44" t="s">
+        <v>32</v>
+      </c>
+      <c r="H44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" t="s">
+        <v>59</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" t="s">
+        <v>60</v>
+      </c>
+      <c r="E45" t="s">
+        <v>6</v>
+      </c>
+      <c r="F45" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47" s="8"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="9"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="9"/>
+      <c r="E49" s="9"/>
+      <c r="F49" s="9"/>
+      <c r="G49" s="9"/>
+      <c r="H49" s="9"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H50" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D51" s="3">
         <v>1.6</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="E51" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="13"/>
+      <c r="E52" s="13"/>
+      <c r="F52" s="13"/>
+      <c r="G52" s="13"/>
+      <c r="H52" s="13"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C56" s="18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58" s="19"/>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C59" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E59" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="22">
+        <v>5149100</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E60" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62" s="9"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="9"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9"/>
+      <c r="G62" s="9"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="B29" s="12"/>
-[...8 lines deleted...]
-      <c r="A31" s="13" t="s">
+      <c r="C63" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="13"/>
-[...9 lines deleted...]
-      <c r="C32" s="15" t="s">
+      <c r="D63" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F63" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G63" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H63" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D64" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H64" s="6" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
-[...6 lines deleted...]
-      <c r="C33" s="17" t="s">
+    <row r="65" spans="1:10">
+      <c r="A65" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B65" s="13"/>
+      <c r="C65" s="13"/>
+      <c r="D65" s="13"/>
+      <c r="E65" s="13"/>
+      <c r="F65" s="13"/>
+      <c r="G65" s="13"/>
+      <c r="H65" s="13"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B67" s="14"/>
+      <c r="C67" s="14"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C68" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B69" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69" s="18" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B71" s="19"/>
+      <c r="C71" s="19"/>
+      <c r="D71" s="19"/>
+      <c r="E71" s="19"/>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C72" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E72" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="22">
+        <v>5149090</v>
+      </c>
+      <c r="B73" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C73" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="E73" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="B75" s="9"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="9"/>
+      <c r="E75" s="9"/>
+      <c r="F75" s="9"/>
+      <c r="G75" s="9"/>
+      <c r="H75" s="9"/>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D76" s="10" t="s">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="18" t="s">
+      <c r="E76" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B35" s="18"/>
-[...14 lines deleted...]
-      <c r="D36" s="20" t="s">
+      <c r="F76" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G76" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H76" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D77" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B78" s="13"/>
+      <c r="C78" s="13"/>
+      <c r="D78" s="13"/>
+      <c r="E78" s="13"/>
+      <c r="F78" s="13"/>
+      <c r="G78" s="13"/>
+      <c r="H78" s="13"/>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B80" s="14"/>
+      <c r="C80" s="14"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="E36" s="19" t="s">
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B82" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C82" s="18" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B84" s="19"/>
+      <c r="C84" s="19"/>
+      <c r="D84" s="19"/>
+      <c r="E84" s="19"/>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B85" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C85" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E85" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
-[...9 lines deleted...]
-      <c r="D37" s="22" t="s">
+    <row r="86" spans="1:10">
+      <c r="A86" s="22">
+        <v>5149091</v>
+      </c>
+      <c r="B86" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="E86" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B88" s="9"/>
+      <c r="C88" s="9"/>
+      <c r="D88" s="9"/>
+      <c r="E88" s="9"/>
+      <c r="F88" s="9"/>
+      <c r="G88" s="9"/>
+      <c r="H88" s="9"/>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="E37" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="8" t="s">
+      <c r="E89" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F89" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="B39" s="8"/>
-[...43 lines deleted...]
-      <c r="D41" s="3">
+      <c r="G89" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H89" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D90" s="3">
         <v>1.6</v>
       </c>
-      <c r="E41" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A42" s="11" t="s">
+      <c r="E90" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B91" s="13"/>
+      <c r="C91" s="13"/>
+      <c r="D91" s="13"/>
+      <c r="E91" s="13"/>
+      <c r="F91" s="13"/>
+      <c r="G91" s="13"/>
+      <c r="H91" s="13"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="B93" s="14"/>
+      <c r="C93" s="14"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B94" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C94" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B95" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C95" s="18" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="B97" s="19"/>
+      <c r="C97" s="19"/>
+      <c r="D97" s="19"/>
+      <c r="E97" s="19"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B98" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C98" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E98" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="22">
+        <v>5149089</v>
+      </c>
+      <c r="B99" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C99" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D99" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="E99" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B101" s="9"/>
+      <c r="C101" s="9"/>
+      <c r="D101" s="9"/>
+      <c r="E101" s="9"/>
+      <c r="F101" s="9"/>
+      <c r="G101" s="9"/>
+      <c r="H101" s="9"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D102" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E102" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F102" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G102" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B42" s="12"/>
-[...8 lines deleted...]
-      <c r="A44" s="13" t="s">
+      <c r="H102" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="B44" s="13"/>
-[...9 lines deleted...]
-      <c r="C45" s="15" t="s">
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D103" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H103" s="6" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
-[...29 lines deleted...]
-      <c r="D49" s="20" t="s">
+    <row r="104" spans="1:10">
+      <c r="A104" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B104" s="13"/>
+      <c r="C104" s="13"/>
+      <c r="D104" s="13"/>
+      <c r="E104" s="13"/>
+      <c r="F104" s="13"/>
+      <c r="G104" s="13"/>
+      <c r="H104" s="13"/>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B106" s="14"/>
+      <c r="C106" s="14"/>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B107" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C107" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="E49" s="19" t="s">
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B108" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C108" s="18" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="B110" s="19"/>
+      <c r="C110" s="19"/>
+      <c r="D110" s="19"/>
+      <c r="E110" s="19"/>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B111" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C111" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E111" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="50" spans="1:10">
-[...296 lines deleted...]
-      <c r="A76" s="21">
+    <row r="112" spans="1:10">
+      <c r="A112" s="22">
         <v>6152001</v>
       </c>
-      <c r="B76" s="21" t="s">
-[...16 lines deleted...]
-      <c r="A81" s="2" t="s">
+      <c r="B112" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="C112" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="E112" s="22" t="s">
         <v>88</v>
       </c>
-      <c r="B81" s="2"/>
-[...519 lines deleted...]
-      </c>
     </row>
     <row r="115" spans="1:10">
-      <c r="A115" s="23"/>
+      <c r="A115" s="7"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
       <c r="D117" s="2"/>
       <c r="E117" s="2"/>
       <c r="F117" s="2"/>
       <c r="G117" s="2"/>
       <c r="H117" s="2"/>
       <c r="I117" s="2"/>
       <c r="J117" s="2"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F118" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I118" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J118" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="3" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C119" s="3"/>
       <c r="D119" s="3" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>116</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I119" s="6" t="s">
         <v>117</v>
       </c>
       <c r="J119" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B121" t="s">
         <v>115</v>
       </c>
       <c r="C121" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D121" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E121" t="s">
         <v>5</v>
       </c>
       <c r="F121" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G121" t="s">
         <v>7</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
       <c r="C122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D122" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F122" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="G122" t="s">
         <v>8</v>
       </c>
       <c r="H122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B123" t="s">
         <v>117</v>
       </c>
       <c r="C123" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D123" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E123" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F123" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
       <c r="G123" t="s">
+        <v>32</v>
+      </c>
+      <c r="H123" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B124" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D124" t="s">
-        <v>121</v>
+        <v>35</v>
       </c>
       <c r="E124" t="s">
         <v>6</v>
       </c>
       <c r="F124" t="s">
-        <v>116</v>
-[...15 lines deleted...]
-      <c r="A128" s="8" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="7"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B129" s="2"/>
+      <c r="C129" s="2"/>
+      <c r="D129" s="2"/>
+      <c r="E129" s="2"/>
+      <c r="F129" s="2"/>
+      <c r="G129" s="2"/>
+      <c r="H129" s="2"/>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H130" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B131" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B128" s="8"/>
-[...34 lines deleted...]
-      <c r="A130" s="3" t="s">
+      <c r="C131" s="3"/>
+      <c r="D131" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E131" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B130" s="3" t="s">
+      <c r="F131" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I131" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="C130" s="3" t="s">
+      <c r="J131" s="6" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
+        <v>21</v>
+      </c>
+      <c r="B133" t="s">
+        <v>122</v>
+      </c>
+      <c r="C133" t="s">
+        <v>22</v>
+      </c>
+      <c r="D133" t="s">
         <v>125</v>
       </c>
-      <c r="D130" s="3">
-[...2 lines deleted...]
-      <c r="E130" s="3" t="s">
+      <c r="E133" t="s">
+        <v>5</v>
+      </c>
+      <c r="F133" t="s">
+        <v>14</v>
+      </c>
+      <c r="G133" t="s">
+        <v>7</v>
+      </c>
+      <c r="H133" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" t="s">
+        <v>18</v>
+      </c>
+      <c r="C134" t="s">
+        <v>24</v>
+      </c>
+      <c r="D134" t="s">
         <v>126</v>
       </c>
-      <c r="F130" s="3" t="s">
+      <c r="E134" t="s">
+        <v>26</v>
+      </c>
+      <c r="F134" t="s">
+        <v>27</v>
+      </c>
+      <c r="G134" t="s">
+        <v>8</v>
+      </c>
+      <c r="H134" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" t="s">
+        <v>28</v>
+      </c>
+      <c r="B135" t="s">
+        <v>124</v>
+      </c>
+      <c r="C135" t="s">
+        <v>29</v>
+      </c>
+      <c r="D135" t="s">
+        <v>124</v>
+      </c>
+      <c r="E135" t="s">
+        <v>30</v>
+      </c>
+      <c r="F135" t="s">
         <v>127</v>
       </c>
-      <c r="G130" s="3" t="s">
+      <c r="G135" t="s">
+        <v>32</v>
+      </c>
+      <c r="H135" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" t="s">
+        <v>33</v>
+      </c>
+      <c r="B136" t="s">
+        <v>127</v>
+      </c>
+      <c r="C136" t="s">
+        <v>34</v>
+      </c>
+      <c r="D136" t="s">
         <v>128</v>
       </c>
-      <c r="H130" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A131" s="11" t="s">
+      <c r="E136" t="s">
+        <v>6</v>
+      </c>
+      <c r="F136" t="s">
         <v>129</v>
       </c>
-      <c r="B131" s="12"/>
-[...8 lines deleted...]
-      <c r="A133" s="13" t="s">
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B138" s="8"/>
+      <c r="C138" s="8"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="8"/>
+      <c r="F138" s="8"/>
+      <c r="G138" s="8"/>
+      <c r="H138" s="8"/>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="B133" s="13"/>
-[...3 lines deleted...]
-      <c r="A134" s="14" t="s">
+      <c r="B140" s="9"/>
+      <c r="C140" s="9"/>
+      <c r="D140" s="9"/>
+      <c r="E140" s="9"/>
+      <c r="F140" s="9"/>
+      <c r="G140" s="9"/>
+      <c r="H140" s="9"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C141" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D141" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E141" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F141" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G141" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H141" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D142" s="3">
+        <v>659</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H142" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="B143" s="13"/>
+      <c r="C143" s="13"/>
+      <c r="D143" s="13"/>
+      <c r="E143" s="13"/>
+      <c r="F143" s="13"/>
+      <c r="G143" s="13"/>
+      <c r="H143" s="13"/>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="B145" s="14"/>
+      <c r="C145" s="14"/>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B146" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C146" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B147" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C147" s="18" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B149" s="19"/>
+      <c r="C149" s="19"/>
+      <c r="D149" s="19"/>
+      <c r="E149" s="19"/>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B150" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C150" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D150" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E150" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="22">
+        <v>20267191053</v>
+      </c>
+      <c r="B151" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C151" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="D151" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="E151" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="B153" s="9"/>
+      <c r="C153" s="9"/>
+      <c r="D153" s="9"/>
+      <c r="E153" s="9"/>
+      <c r="F153" s="9"/>
+      <c r="G153" s="9"/>
+      <c r="H153" s="9"/>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C154" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D154" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E154" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F154" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G154" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H154" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D155" s="3">
+        <v>659</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H155" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="B156" s="13"/>
+      <c r="C156" s="13"/>
+      <c r="D156" s="13"/>
+      <c r="E156" s="13"/>
+      <c r="F156" s="13"/>
+      <c r="G156" s="13"/>
+      <c r="H156" s="13"/>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B158" s="14"/>
+      <c r="C158" s="14"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B159" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C159" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="B160" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="C160" s="18" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B162" s="19"/>
+      <c r="C162" s="19"/>
+      <c r="D162" s="19"/>
+      <c r="E162" s="19"/>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B163" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C163" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D163" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E163" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="22">
+        <v>20267191062</v>
+      </c>
+      <c r="B164" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C164" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="D164" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="E164" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="B166" s="9"/>
+      <c r="C166" s="9"/>
+      <c r="D166" s="9"/>
+      <c r="E166" s="9"/>
+      <c r="F166" s="9"/>
+      <c r="G166" s="9"/>
+      <c r="H166" s="9"/>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C167" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D167" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E167" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F167" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G167" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H167" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D168" s="3">
+        <v>659</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H168" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="B169" s="13"/>
+      <c r="C169" s="13"/>
+      <c r="D169" s="13"/>
+      <c r="E169" s="13"/>
+      <c r="F169" s="13"/>
+      <c r="G169" s="13"/>
+      <c r="H169" s="13"/>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="B171" s="14"/>
+      <c r="C171" s="14"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B172" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C172" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B173" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="C173" s="18" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B175" s="19"/>
+      <c r="C175" s="19"/>
+      <c r="D175" s="19"/>
+      <c r="E175" s="19"/>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B176" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C176" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D176" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E176" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="22">
+        <v>20268215018</v>
+      </c>
+      <c r="B177" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="C177" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="D177" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="E177" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B179" s="9"/>
+      <c r="C179" s="9"/>
+      <c r="D179" s="9"/>
+      <c r="E179" s="9"/>
+      <c r="F179" s="9"/>
+      <c r="G179" s="9"/>
+      <c r="H179" s="9"/>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C180" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D180" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E180" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F180" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G180" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H180" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D181" s="3">
+        <v>659</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H181" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="B182" s="13"/>
+      <c r="C182" s="13"/>
+      <c r="D182" s="13"/>
+      <c r="E182" s="13"/>
+      <c r="F182" s="13"/>
+      <c r="G182" s="13"/>
+      <c r="H182" s="13"/>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="B184" s="14"/>
+      <c r="C184" s="14"/>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B185" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C185" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="B186" s="17" t="s">
+        <v>157</v>
+      </c>
+      <c r="C186" s="18" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="B188" s="19"/>
+      <c r="C188" s="19"/>
+      <c r="D188" s="19"/>
+      <c r="E188" s="19"/>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B189" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C189" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D189" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E189" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="22">
+        <v>20268217001</v>
+      </c>
+      <c r="B190" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="C190" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="D190" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="E190" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="B192" s="9"/>
+      <c r="C192" s="9"/>
+      <c r="D192" s="9"/>
+      <c r="E192" s="9"/>
+      <c r="F192" s="9"/>
+      <c r="G192" s="9"/>
+      <c r="H192" s="9"/>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C193" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D193" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F193" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G193" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H193" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D194" s="3">
+        <v>659</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H194" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B195" s="13"/>
+      <c r="C195" s="13"/>
+      <c r="D195" s="13"/>
+      <c r="E195" s="13"/>
+      <c r="F195" s="13"/>
+      <c r="G195" s="13"/>
+      <c r="H195" s="13"/>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B197" s="14"/>
+      <c r="C197" s="14"/>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B198" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C198" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="17">
+        <v>1</v>
+      </c>
+      <c r="B199" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="C199" s="18" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="B201" s="19"/>
+      <c r="C201" s="19"/>
+      <c r="D201" s="19"/>
+      <c r="E201" s="19"/>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B202" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C202" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D202" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E202" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="22">
+        <v>7212120</v>
+      </c>
+      <c r="B203" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="C203" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="D203" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="E203" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="7"/>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B208" s="2"/>
+      <c r="C208" s="2"/>
+      <c r="D208" s="2"/>
+      <c r="E208" s="2"/>
+      <c r="F208" s="2"/>
+      <c r="G208" s="2"/>
+      <c r="H208" s="2"/>
+      <c r="I208" s="2"/>
+      <c r="J208" s="2"/>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E209" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G209" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H209" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J209" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C210" s="3"/>
+      <c r="D210" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F210" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B134" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="15" t="s">
+      <c r="G210" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I210" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J210" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" t="s">
+        <v>21</v>
+      </c>
+      <c r="B212" t="s">
+        <v>170</v>
+      </c>
+      <c r="C212" t="s">
+        <v>22</v>
+      </c>
+      <c r="D212" t="s">
+        <v>173</v>
+      </c>
+      <c r="E212" t="s">
+        <v>5</v>
+      </c>
+      <c r="F212" t="s">
+        <v>171</v>
+      </c>
+      <c r="G212" t="s">
+        <v>7</v>
+      </c>
+      <c r="H212" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" t="s">
+        <v>18</v>
+      </c>
+      <c r="C213" t="s">
+        <v>24</v>
+      </c>
+      <c r="D213" t="s">
+        <v>58</v>
+      </c>
+      <c r="E213" t="s">
+        <v>26</v>
+      </c>
+      <c r="F213" t="s">
+        <v>174</v>
+      </c>
+      <c r="G213" t="s">
+        <v>8</v>
+      </c>
+      <c r="H213" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" t="s">
+        <v>28</v>
+      </c>
+      <c r="B214" t="s">
+        <v>19</v>
+      </c>
+      <c r="C214" t="s">
+        <v>29</v>
+      </c>
+      <c r="D214" t="s">
+        <v>19</v>
+      </c>
+      <c r="E214" t="s">
+        <v>30</v>
+      </c>
+      <c r="F214" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D138" s="20" t="s">
+      <c r="G214" t="s">
         <v>32</v>
       </c>
-      <c r="E138" s="19" t="s">
+      <c r="H214" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" t="s">
+        <v>33</v>
+      </c>
+      <c r="B215" t="s">
+        <v>31</v>
+      </c>
+      <c r="C215" t="s">
+        <v>34</v>
+      </c>
+      <c r="D215" t="s">
+        <v>35</v>
+      </c>
+      <c r="E215" t="s">
+        <v>6</v>
+      </c>
+      <c r="F215" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="7"/>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B220" s="2"/>
+      <c r="C220" s="2"/>
+      <c r="D220" s="2"/>
+      <c r="E220" s="2"/>
+      <c r="F220" s="2"/>
+      <c r="G220" s="2"/>
+      <c r="H220" s="2"/>
+      <c r="I220" s="2"/>
+      <c r="J220" s="2"/>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E221" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G221" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      <c r="H145" s="4" t="s">
+      <c r="H221" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I145" s="5" t="s">
+      <c r="I221" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J145" s="5" t="s">
+      <c r="J221" s="5" t="s">
         <v>11</v>
-      </c>
-[...913 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="3" t="s">
-        <v>143</v>
+        <v>176</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="D222" s="3">
+        <v>177</v>
+      </c>
+      <c r="C222" s="3"/>
+      <c r="D222" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I222" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="J222" s="6" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" t="s">
+        <v>21</v>
+      </c>
+      <c r="B224" t="s">
+        <v>177</v>
+      </c>
+      <c r="C224" t="s">
+        <v>22</v>
+      </c>
+      <c r="D224" t="s">
+        <v>181</v>
+      </c>
+      <c r="E224" t="s">
+        <v>5</v>
+      </c>
+      <c r="F224" t="s">
+        <v>14</v>
+      </c>
+      <c r="G224" t="s">
+        <v>7</v>
+      </c>
+      <c r="H224" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" t="s">
+        <v>9</v>
+      </c>
+      <c r="B225" t="s">
+        <v>179</v>
+      </c>
+      <c r="C225" t="s">
+        <v>24</v>
+      </c>
+      <c r="D225" t="s">
+        <v>182</v>
+      </c>
+      <c r="E225" t="s">
+        <v>26</v>
+      </c>
+      <c r="F225" t="s">
+        <v>183</v>
+      </c>
+      <c r="G225" t="s">
+        <v>8</v>
+      </c>
+      <c r="H225" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" t="s">
+        <v>28</v>
+      </c>
+      <c r="B226" t="s">
+        <v>180</v>
+      </c>
+      <c r="C226" t="s">
+        <v>29</v>
+      </c>
+      <c r="D226" t="s">
+        <v>180</v>
+      </c>
+      <c r="E226" t="s">
+        <v>30</v>
+      </c>
+      <c r="F226" t="s">
+        <v>31</v>
+      </c>
+      <c r="G226" t="s">
+        <v>32</v>
+      </c>
+      <c r="H226" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" t="s">
+        <v>33</v>
+      </c>
+      <c r="B227" t="s">
+        <v>31</v>
+      </c>
+      <c r="C227" t="s">
+        <v>34</v>
+      </c>
+      <c r="D227" t="s">
+        <v>35</v>
+      </c>
+      <c r="E227" t="s">
+        <v>6</v>
+      </c>
+      <c r="F227" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="7"/>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B232" s="2"/>
+      <c r="C232" s="2"/>
+      <c r="D232" s="2"/>
+      <c r="E232" s="2"/>
+      <c r="F232" s="2"/>
+      <c r="G232" s="2"/>
+      <c r="H232" s="2"/>
+      <c r="I232" s="2"/>
+      <c r="J232" s="2"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E233" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G233" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H233" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C234" s="3"/>
+      <c r="D234" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I234" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="J234" s="6" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" t="s">
+        <v>21</v>
+      </c>
+      <c r="B236" t="s">
+        <v>186</v>
+      </c>
+      <c r="C236" t="s">
+        <v>22</v>
+      </c>
+      <c r="D236" t="s">
+        <v>189</v>
+      </c>
+      <c r="E236" t="s">
+        <v>5</v>
+      </c>
+      <c r="F236" t="s">
+        <v>171</v>
+      </c>
+      <c r="G236" t="s">
+        <v>7</v>
+      </c>
+      <c r="H236" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" t="s">
+        <v>18</v>
+      </c>
+      <c r="C237" t="s">
+        <v>24</v>
+      </c>
+      <c r="D237" t="s">
+        <v>58</v>
+      </c>
+      <c r="E237" t="s">
+        <v>26</v>
+      </c>
+      <c r="F237" t="s">
+        <v>190</v>
+      </c>
+      <c r="G237" t="s">
+        <v>8</v>
+      </c>
+      <c r="H237" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" t="s">
+        <v>28</v>
+      </c>
+      <c r="B238" t="s">
+        <v>188</v>
+      </c>
+      <c r="C238" t="s">
+        <v>29</v>
+      </c>
+      <c r="D238" t="s">
+        <v>188</v>
+      </c>
+      <c r="E238" t="s">
+        <v>30</v>
+      </c>
+      <c r="F238" t="s">
+        <v>31</v>
+      </c>
+      <c r="G238" t="s">
+        <v>32</v>
+      </c>
+      <c r="H238" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" t="s">
+        <v>33</v>
+      </c>
+      <c r="B239" t="s">
+        <v>31</v>
+      </c>
+      <c r="C239" t="s">
+        <v>34</v>
+      </c>
+      <c r="D239" t="s">
+        <v>35</v>
+      </c>
+      <c r="E239" t="s">
+        <v>6</v>
+      </c>
+      <c r="F239" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="7"/>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B244" s="2"/>
+      <c r="C244" s="2"/>
+      <c r="D244" s="2"/>
+      <c r="E244" s="2"/>
+      <c r="F244" s="2"/>
+      <c r="G244" s="2"/>
+      <c r="H244" s="2"/>
+      <c r="I244" s="2"/>
+      <c r="J244" s="2"/>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E245" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F245" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G245" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H245" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C246" s="3"/>
+      <c r="D246" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F246" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I246" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="J246" s="6" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" t="s">
+        <v>21</v>
+      </c>
+      <c r="B248" t="s">
+        <v>192</v>
+      </c>
+      <c r="C248" t="s">
+        <v>22</v>
+      </c>
+      <c r="D248" t="s">
+        <v>195</v>
+      </c>
+      <c r="E248" t="s">
+        <v>5</v>
+      </c>
+      <c r="F248" t="s">
+        <v>171</v>
+      </c>
+      <c r="G248" t="s">
+        <v>7</v>
+      </c>
+      <c r="H248" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" t="s">
+        <v>18</v>
+      </c>
+      <c r="C249" t="s">
+        <v>24</v>
+      </c>
+      <c r="D249" t="s">
+        <v>58</v>
+      </c>
+      <c r="E249" t="s">
+        <v>26</v>
+      </c>
+      <c r="F249" t="s">
+        <v>196</v>
+      </c>
+      <c r="G249" t="s">
+        <v>8</v>
+      </c>
+      <c r="H249" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" t="s">
+        <v>28</v>
+      </c>
+      <c r="B250" t="s">
+        <v>194</v>
+      </c>
+      <c r="C250" t="s">
+        <v>29</v>
+      </c>
+      <c r="D250" t="s">
+        <v>194</v>
+      </c>
+      <c r="E250" t="s">
+        <v>30</v>
+      </c>
+      <c r="F250" t="s">
+        <v>197</v>
+      </c>
+      <c r="G250" t="s">
+        <v>32</v>
+      </c>
+      <c r="H250" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" t="s">
+        <v>33</v>
+      </c>
+      <c r="B251" t="s">
+        <v>197</v>
+      </c>
+      <c r="C251" t="s">
+        <v>34</v>
+      </c>
+      <c r="D251" t="s">
+        <v>198</v>
+      </c>
+      <c r="E251" t="s">
+        <v>6</v>
+      </c>
+      <c r="F251" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B253" s="8"/>
+      <c r="C253" s="8"/>
+      <c r="D253" s="8"/>
+      <c r="E253" s="8"/>
+      <c r="F253" s="8"/>
+      <c r="G253" s="8"/>
+      <c r="H253" s="8"/>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B255" s="9"/>
+      <c r="C255" s="9"/>
+      <c r="D255" s="9"/>
+      <c r="E255" s="9"/>
+      <c r="F255" s="9"/>
+      <c r="G255" s="9"/>
+      <c r="H255" s="9"/>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C256" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D256" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F256" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G256" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H256" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D257" s="3">
         <v>706</v>
       </c>
-      <c r="E222" s="3" t="s">
+      <c r="E257" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H257" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="B258" s="13"/>
+      <c r="C258" s="13"/>
+      <c r="D258" s="13"/>
+      <c r="E258" s="13"/>
+      <c r="F258" s="13"/>
+      <c r="G258" s="13"/>
+      <c r="H258" s="13"/>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="B260" s="14"/>
+      <c r="C260" s="14"/>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B261" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C261" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="17">
+        <v>883</v>
+      </c>
+      <c r="B262" s="17" t="s">
+        <v>208</v>
+      </c>
+      <c r="C262" s="18" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="B264" s="19"/>
+      <c r="C264" s="19"/>
+      <c r="D264" s="19"/>
+      <c r="E264" s="19"/>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B265" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C265" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D265" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E265" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="22">
+        <v>4117024</v>
+      </c>
+      <c r="B266" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="C266" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="D266" s="23" t="s">
+        <v>197</v>
+      </c>
+      <c r="E266" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="7"/>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B271" s="2"/>
+      <c r="C271" s="2"/>
+      <c r="D271" s="2"/>
+      <c r="E271" s="2"/>
+      <c r="F271" s="2"/>
+      <c r="G271" s="2"/>
+      <c r="H271" s="2"/>
+      <c r="I271" s="2"/>
+      <c r="J271" s="2"/>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B272" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C272" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D272" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E272" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F272" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G272" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H272" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I272" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J272" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C273" s="3"/>
+      <c r="D273" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I273" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="J273" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" t="s">
+        <v>21</v>
+      </c>
+      <c r="B275" t="s">
+        <v>212</v>
+      </c>
+      <c r="C275" t="s">
+        <v>22</v>
+      </c>
+      <c r="D275" t="s">
+        <v>216</v>
+      </c>
+      <c r="E275" t="s">
+        <v>5</v>
+      </c>
+      <c r="F275" t="s">
+        <v>213</v>
+      </c>
+      <c r="G275" t="s">
+        <v>7</v>
+      </c>
+      <c r="H275" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" t="s">
+        <v>18</v>
+      </c>
+      <c r="C276" t="s">
+        <v>24</v>
+      </c>
+      <c r="E276" t="s">
+        <v>26</v>
+      </c>
+      <c r="F276" t="s">
+        <v>190</v>
+      </c>
+      <c r="G276" t="s">
+        <v>8</v>
+      </c>
+      <c r="H276" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" t="s">
+        <v>28</v>
+      </c>
+      <c r="B277" t="s">
+        <v>56</v>
+      </c>
+      <c r="C277" t="s">
+        <v>29</v>
+      </c>
+      <c r="D277" t="s">
+        <v>56</v>
+      </c>
+      <c r="E277" t="s">
+        <v>30</v>
+      </c>
+      <c r="F277" t="s">
+        <v>217</v>
+      </c>
+      <c r="G277" t="s">
+        <v>32</v>
+      </c>
+      <c r="H277" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" t="s">
+        <v>33</v>
+      </c>
+      <c r="B278" t="s">
+        <v>217</v>
+      </c>
+      <c r="C278" t="s">
+        <v>34</v>
+      </c>
+      <c r="D278" t="s">
+        <v>218</v>
+      </c>
+      <c r="E278" t="s">
+        <v>6</v>
+      </c>
+      <c r="F278" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B280" s="8"/>
+      <c r="C280" s="8"/>
+      <c r="D280" s="8"/>
+      <c r="E280" s="8"/>
+      <c r="F280" s="8"/>
+      <c r="G280" s="8"/>
+      <c r="H280" s="8"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="B282" s="9"/>
+      <c r="C282" s="9"/>
+      <c r="D282" s="9"/>
+      <c r="E282" s="9"/>
+      <c r="F282" s="9"/>
+      <c r="G282" s="9"/>
+      <c r="H282" s="9"/>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C283" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D283" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E283" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F283" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G283" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H283" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D284" s="3">
+        <v>706</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H284" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B285" s="13"/>
+      <c r="C285" s="13"/>
+      <c r="D285" s="13"/>
+      <c r="E285" s="13"/>
+      <c r="F285" s="13"/>
+      <c r="G285" s="13"/>
+      <c r="H285" s="13"/>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="B287" s="14"/>
+      <c r="C287" s="14"/>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B288" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C288" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B289" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C289" s="18" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="19" t="s">
+        <v>226</v>
+      </c>
+      <c r="B291" s="19"/>
+      <c r="C291" s="19"/>
+      <c r="D291" s="19"/>
+      <c r="E291" s="19"/>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B292" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C292" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D292" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E292" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="22">
+        <v>4119004</v>
+      </c>
+      <c r="B293" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C293" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D293" s="23" t="s">
+        <v>225</v>
+      </c>
+      <c r="E293" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="B295" s="9"/>
+      <c r="C295" s="9"/>
+      <c r="D295" s="9"/>
+      <c r="E295" s="9"/>
+      <c r="F295" s="9"/>
+      <c r="G295" s="9"/>
+      <c r="H295" s="9"/>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B296" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C296" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D296" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E296" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F296" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G296" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H296" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D297" s="3">
+        <v>706</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H297" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B298" s="13"/>
+      <c r="C298" s="13"/>
+      <c r="D298" s="13"/>
+      <c r="E298" s="13"/>
+      <c r="F298" s="13"/>
+      <c r="G298" s="13"/>
+      <c r="H298" s="13"/>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="B300" s="14"/>
+      <c r="C300" s="14"/>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B301" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C301" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B302" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C302" s="18" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="19" t="s">
+        <v>230</v>
+      </c>
+      <c r="B304" s="19"/>
+      <c r="C304" s="19"/>
+      <c r="D304" s="19"/>
+      <c r="E304" s="19"/>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B305" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C305" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D305" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E305" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="22">
+        <v>4119005</v>
+      </c>
+      <c r="B306" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C306" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D306" s="23" t="s">
+        <v>229</v>
+      </c>
+      <c r="E306" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="B308" s="9"/>
+      <c r="C308" s="9"/>
+      <c r="D308" s="9"/>
+      <c r="E308" s="9"/>
+      <c r="F308" s="9"/>
+      <c r="G308" s="9"/>
+      <c r="H308" s="9"/>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C309" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D309" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E309" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F309" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G309" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H309" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D310" s="3">
+        <v>706</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G310" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H310" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B311" s="13"/>
+      <c r="C311" s="13"/>
+      <c r="D311" s="13"/>
+      <c r="E311" s="13"/>
+      <c r="F311" s="13"/>
+      <c r="G311" s="13"/>
+      <c r="H311" s="13"/>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="B313" s="14"/>
+      <c r="C313" s="14"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B314" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C314" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B315" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C315" s="18" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="B317" s="19"/>
+      <c r="C317" s="19"/>
+      <c r="D317" s="19"/>
+      <c r="E317" s="19"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B318" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C318" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D318" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E318" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="22">
+        <v>4119006</v>
+      </c>
+      <c r="B319" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C319" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D319" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="E319" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="B321" s="9"/>
+      <c r="C321" s="9"/>
+      <c r="D321" s="9"/>
+      <c r="E321" s="9"/>
+      <c r="F321" s="9"/>
+      <c r="G321" s="9"/>
+      <c r="H321" s="9"/>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B322" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C322" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D322" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E322" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F322" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G322" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H322" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D323" s="3">
+        <v>706</v>
+      </c>
+      <c r="E323" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G323" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H323" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B324" s="13"/>
+      <c r="C324" s="13"/>
+      <c r="D324" s="13"/>
+      <c r="E324" s="13"/>
+      <c r="F324" s="13"/>
+      <c r="G324" s="13"/>
+      <c r="H324" s="13"/>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="B326" s="14"/>
+      <c r="C326" s="14"/>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B327" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C327" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B328" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C328" s="18" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="19" t="s">
+        <v>239</v>
+      </c>
+      <c r="B330" s="19"/>
+      <c r="C330" s="19"/>
+      <c r="D330" s="19"/>
+      <c r="E330" s="19"/>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B331" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C331" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D331" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E331" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="22">
+        <v>4120142</v>
+      </c>
+      <c r="B332" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="C332" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D332" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="E332" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="B334" s="9"/>
+      <c r="C334" s="9"/>
+      <c r="D334" s="9"/>
+      <c r="E334" s="9"/>
+      <c r="F334" s="9"/>
+      <c r="G334" s="9"/>
+      <c r="H334" s="9"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B335" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C335" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D335" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E335" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F335" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G335" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H335" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D336" s="3">
+        <v>706</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G336" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H336" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B337" s="13"/>
+      <c r="C337" s="13"/>
+      <c r="D337" s="13"/>
+      <c r="E337" s="13"/>
+      <c r="F337" s="13"/>
+      <c r="G337" s="13"/>
+      <c r="H337" s="13"/>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="B339" s="14"/>
+      <c r="C339" s="14"/>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B340" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C340" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B341" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C341" s="18" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="19" t="s">
+        <v>243</v>
+      </c>
+      <c r="B343" s="19"/>
+      <c r="C343" s="19"/>
+      <c r="D343" s="19"/>
+      <c r="E343" s="19"/>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B344" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C344" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D344" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E344" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="22">
+        <v>4119013</v>
+      </c>
+      <c r="B345" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C345" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D345" s="23" t="s">
+        <v>242</v>
+      </c>
+      <c r="E345" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="B347" s="9"/>
+      <c r="C347" s="9"/>
+      <c r="D347" s="9"/>
+      <c r="E347" s="9"/>
+      <c r="F347" s="9"/>
+      <c r="G347" s="9"/>
+      <c r="H347" s="9"/>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C348" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D348" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E348" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F348" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G348" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H348" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D349" s="3">
+        <v>706</v>
+      </c>
+      <c r="E349" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F349" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G349" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H349" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B350" s="13"/>
+      <c r="C350" s="13"/>
+      <c r="D350" s="13"/>
+      <c r="E350" s="13"/>
+      <c r="F350" s="13"/>
+      <c r="G350" s="13"/>
+      <c r="H350" s="13"/>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="B352" s="14"/>
+      <c r="C352" s="14"/>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B353" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C353" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B354" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C354" s="18" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="B356" s="19"/>
+      <c r="C356" s="19"/>
+      <c r="D356" s="19"/>
+      <c r="E356" s="19"/>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B357" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C357" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D357" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E357" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="22">
+        <v>4119014</v>
+      </c>
+      <c r="B358" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C358" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D358" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="E358" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="B360" s="9"/>
+      <c r="C360" s="9"/>
+      <c r="D360" s="9"/>
+      <c r="E360" s="9"/>
+      <c r="F360" s="9"/>
+      <c r="G360" s="9"/>
+      <c r="H360" s="9"/>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B361" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C361" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D361" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E361" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F361" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G361" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H361" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D362" s="3">
+        <v>706</v>
+      </c>
+      <c r="E362" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F362" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G362" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H362" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B363" s="13"/>
+      <c r="C363" s="13"/>
+      <c r="D363" s="13"/>
+      <c r="E363" s="13"/>
+      <c r="F363" s="13"/>
+      <c r="G363" s="13"/>
+      <c r="H363" s="13"/>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="B365" s="14"/>
+      <c r="C365" s="14"/>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B366" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C366" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B367" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C367" s="18" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="19" t="s">
+        <v>251</v>
+      </c>
+      <c r="B369" s="19"/>
+      <c r="C369" s="19"/>
+      <c r="D369" s="19"/>
+      <c r="E369" s="19"/>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B370" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C370" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D370" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E370" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="22">
+        <v>4119015</v>
+      </c>
+      <c r="B371" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C371" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D371" s="23" t="s">
+        <v>250</v>
+      </c>
+      <c r="E371" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="7"/>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B376" s="2"/>
+      <c r="C376" s="2"/>
+      <c r="D376" s="2"/>
+      <c r="E376" s="2"/>
+      <c r="F376" s="2"/>
+      <c r="G376" s="2"/>
+      <c r="H376" s="2"/>
+      <c r="I376" s="2"/>
+      <c r="J376" s="2"/>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B377" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C377" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D377" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E377" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F377" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G377" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H377" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I377" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J377" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B378" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C378" s="3"/>
+      <c r="D378" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E378" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F378" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G378" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H378" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I378" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="J378" s="6" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" t="s">
+        <v>21</v>
+      </c>
+      <c r="B380" t="s">
+        <v>253</v>
+      </c>
+      <c r="C380" t="s">
+        <v>22</v>
+      </c>
+      <c r="D380" t="s">
+        <v>256</v>
+      </c>
+      <c r="E380" t="s">
+        <v>5</v>
+      </c>
+      <c r="F380" t="s">
+        <v>213</v>
+      </c>
+      <c r="G380" t="s">
+        <v>7</v>
+      </c>
+      <c r="H380" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" t="s">
+        <v>9</v>
+      </c>
+      <c r="B381" t="s">
+        <v>18</v>
+      </c>
+      <c r="C381" t="s">
+        <v>24</v>
+      </c>
+      <c r="D381" t="s">
+        <v>257</v>
+      </c>
+      <c r="E381" t="s">
+        <v>26</v>
+      </c>
+      <c r="F381" t="s">
+        <v>27</v>
+      </c>
+      <c r="G381" t="s">
+        <v>8</v>
+      </c>
+      <c r="H381" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" t="s">
+        <v>28</v>
+      </c>
+      <c r="B382" t="s">
+        <v>255</v>
+      </c>
+      <c r="C382" t="s">
+        <v>29</v>
+      </c>
+      <c r="D382" t="s">
+        <v>255</v>
+      </c>
+      <c r="E382" t="s">
+        <v>30</v>
+      </c>
+      <c r="F382" t="s">
+        <v>258</v>
+      </c>
+      <c r="G382" t="s">
+        <v>32</v>
+      </c>
+      <c r="H382" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" t="s">
+        <v>33</v>
+      </c>
+      <c r="B383" t="s">
+        <v>258</v>
+      </c>
+      <c r="C383" t="s">
+        <v>34</v>
+      </c>
+      <c r="D383" t="s">
+        <v>259</v>
+      </c>
+      <c r="E383" t="s">
+        <v>6</v>
+      </c>
+      <c r="F383" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B385" s="8"/>
+      <c r="C385" s="8"/>
+      <c r="D385" s="8"/>
+      <c r="E385" s="8"/>
+      <c r="F385" s="8"/>
+      <c r="G385" s="8"/>
+      <c r="H385" s="8"/>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B387" s="9"/>
+      <c r="C387" s="9"/>
+      <c r="D387" s="9"/>
+      <c r="E387" s="9"/>
+      <c r="F387" s="9"/>
+      <c r="G387" s="9"/>
+      <c r="H387" s="9"/>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B388" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C388" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D388" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E388" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F388" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G388" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H388" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B389" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D389" s="3">
+        <v>706</v>
+      </c>
+      <c r="E389" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F389" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G389" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H389" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="B390" s="13"/>
+      <c r="C390" s="13"/>
+      <c r="D390" s="13"/>
+      <c r="E390" s="13"/>
+      <c r="F390" s="13"/>
+      <c r="G390" s="13"/>
+      <c r="H390" s="13"/>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="B392" s="14"/>
+      <c r="C392" s="14"/>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B393" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C393" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="17">
+        <v>6873</v>
+      </c>
+      <c r="B394" s="17" t="s">
+        <v>265</v>
+      </c>
+      <c r="C394" s="18" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="B396" s="19"/>
+      <c r="C396" s="19"/>
+      <c r="D396" s="19"/>
+      <c r="E396" s="19"/>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B397" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C397" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D397" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E397" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="22">
+        <v>235015</v>
+      </c>
+      <c r="B398" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="C398" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="D398" s="23" t="s">
+        <v>266</v>
+      </c>
+      <c r="E398" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="B400" s="9"/>
+      <c r="C400" s="9"/>
+      <c r="D400" s="9"/>
+      <c r="E400" s="9"/>
+      <c r="F400" s="9"/>
+      <c r="G400" s="9"/>
+      <c r="H400" s="9"/>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C401" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D401" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E401" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F401" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G401" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H401" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="F222" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A223" s="11" t="s">
+      <c r="B402" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D402" s="3">
+        <v>706</v>
+      </c>
+      <c r="E402" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F402" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G402" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H402" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="B403" s="13"/>
+      <c r="C403" s="13"/>
+      <c r="D403" s="13"/>
+      <c r="E403" s="13"/>
+      <c r="F403" s="13"/>
+      <c r="G403" s="13"/>
+      <c r="H403" s="13"/>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="B405" s="14"/>
+      <c r="C405" s="14"/>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B406" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C406" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="B407" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C407" s="18" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="19" t="s">
+        <v>274</v>
+      </c>
+      <c r="B409" s="19"/>
+      <c r="C409" s="19"/>
+      <c r="D409" s="19"/>
+      <c r="E409" s="19"/>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B410" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C410" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D410" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E410" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B411" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C411" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="D411" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="E411" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="B413" s="9"/>
+      <c r="C413" s="9"/>
+      <c r="D413" s="9"/>
+      <c r="E413" s="9"/>
+      <c r="F413" s="9"/>
+      <c r="G413" s="9"/>
+      <c r="H413" s="9"/>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B414" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C414" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D414" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E414" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F414" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G414" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H414" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B415" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D415" s="3">
+        <v>706</v>
+      </c>
+      <c r="E415" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F415" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G415" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H415" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B416" s="13"/>
+      <c r="C416" s="13"/>
+      <c r="D416" s="13"/>
+      <c r="E416" s="13"/>
+      <c r="F416" s="13"/>
+      <c r="G416" s="13"/>
+      <c r="H416" s="13"/>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="B418" s="14"/>
+      <c r="C418" s="14"/>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B419" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C419" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="B420" s="17" t="s">
+        <v>277</v>
+      </c>
+      <c r="C420" s="18" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="B422" s="19"/>
+      <c r="C422" s="19"/>
+      <c r="D422" s="19"/>
+      <c r="E422" s="19"/>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B423" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C423" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D423" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E423" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="22">
+        <v>362004</v>
+      </c>
+      <c r="B424" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C424" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="D424" s="23" t="s">
+        <v>278</v>
+      </c>
+      <c r="E424" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="B426" s="9"/>
+      <c r="C426" s="9"/>
+      <c r="D426" s="9"/>
+      <c r="E426" s="9"/>
+      <c r="F426" s="9"/>
+      <c r="G426" s="9"/>
+      <c r="H426" s="9"/>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C427" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D427" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E427" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F427" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G427" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H427" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B428" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D428" s="3">
+        <v>706</v>
+      </c>
+      <c r="E428" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F428" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G428" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H428" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="B429" s="13"/>
+      <c r="C429" s="13"/>
+      <c r="D429" s="13"/>
+      <c r="E429" s="13"/>
+      <c r="F429" s="13"/>
+      <c r="G429" s="13"/>
+      <c r="H429" s="13"/>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="B431" s="14"/>
+      <c r="C431" s="14"/>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B432" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C432" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B433" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C433" s="18" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="B435" s="19"/>
+      <c r="C435" s="19"/>
+      <c r="D435" s="19"/>
+      <c r="E435" s="19"/>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B436" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C436" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D436" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E436" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="22">
+        <v>20260258016</v>
+      </c>
+      <c r="B437" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C437" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D437" s="23" t="s">
+        <v>283</v>
+      </c>
+      <c r="E437" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="B439" s="9"/>
+      <c r="C439" s="9"/>
+      <c r="D439" s="9"/>
+      <c r="E439" s="9"/>
+      <c r="F439" s="9"/>
+      <c r="G439" s="9"/>
+      <c r="H439" s="9"/>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B440" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C440" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D440" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E440" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F440" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G440" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H440" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B441" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D441" s="3">
+        <v>706</v>
+      </c>
+      <c r="E441" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F441" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G441" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H441" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="B442" s="13"/>
+      <c r="C442" s="13"/>
+      <c r="D442" s="13"/>
+      <c r="E442" s="13"/>
+      <c r="F442" s="13"/>
+      <c r="G442" s="13"/>
+      <c r="H442" s="13"/>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="B444" s="14"/>
+      <c r="C444" s="14"/>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B445" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C445" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B446" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C446" s="18" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="19" t="s">
+        <v>289</v>
+      </c>
+      <c r="B448" s="19"/>
+      <c r="C448" s="19"/>
+      <c r="D448" s="19"/>
+      <c r="E448" s="19"/>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B449" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C449" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D449" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E449" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="22" t="s">
+        <v>290</v>
+      </c>
+      <c r="B450" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C450" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D450" s="23" t="s">
+        <v>288</v>
+      </c>
+      <c r="E450" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="B452" s="9"/>
+      <c r="C452" s="9"/>
+      <c r="D452" s="9"/>
+      <c r="E452" s="9"/>
+      <c r="F452" s="9"/>
+      <c r="G452" s="9"/>
+      <c r="H452" s="9"/>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B453" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C453" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D453" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E453" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F453" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G453" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H453" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B454" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C454" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D454" s="3">
+        <v>706</v>
+      </c>
+      <c r="E454" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F454" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G454" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H454" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="B455" s="13"/>
+      <c r="C455" s="13"/>
+      <c r="D455" s="13"/>
+      <c r="E455" s="13"/>
+      <c r="F455" s="13"/>
+      <c r="G455" s="13"/>
+      <c r="H455" s="13"/>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="B457" s="14"/>
+      <c r="C457" s="14"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B458" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C458" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B459" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C459" s="18" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="B461" s="19"/>
+      <c r="C461" s="19"/>
+      <c r="D461" s="19"/>
+      <c r="E461" s="19"/>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B462" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C462" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D462" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E462" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="22" t="s">
+        <v>296</v>
+      </c>
+      <c r="B463" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C463" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D463" s="23" t="s">
+        <v>294</v>
+      </c>
+      <c r="E463" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="B465" s="9"/>
+      <c r="C465" s="9"/>
+      <c r="D465" s="9"/>
+      <c r="E465" s="9"/>
+      <c r="F465" s="9"/>
+      <c r="G465" s="9"/>
+      <c r="H465" s="9"/>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B466" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C466" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D466" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E466" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F466" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G466" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H466" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B467" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C467" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D467" s="3">
+        <v>706</v>
+      </c>
+      <c r="E467" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F467" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G467" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H467" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="B468" s="13"/>
+      <c r="C468" s="13"/>
+      <c r="D468" s="13"/>
+      <c r="E468" s="13"/>
+      <c r="F468" s="13"/>
+      <c r="G468" s="13"/>
+      <c r="H468" s="13"/>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="B470" s="14"/>
+      <c r="C470" s="14"/>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B471" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C471" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B472" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C472" s="18" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="19" t="s">
+        <v>300</v>
+      </c>
+      <c r="B474" s="19"/>
+      <c r="C474" s="19"/>
+      <c r="D474" s="19"/>
+      <c r="E474" s="19"/>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B475" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C475" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D475" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E475" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="22">
+        <v>258023</v>
+      </c>
+      <c r="B476" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C476" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D476" s="23" t="s">
+        <v>299</v>
+      </c>
+      <c r="E476" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="B478" s="9"/>
+      <c r="C478" s="9"/>
+      <c r="D478" s="9"/>
+      <c r="E478" s="9"/>
+      <c r="F478" s="9"/>
+      <c r="G478" s="9"/>
+      <c r="H478" s="9"/>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B479" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C479" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D479" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E479" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F479" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G479" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H479" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B480" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D480" s="3">
+        <v>706</v>
+      </c>
+      <c r="E480" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F480" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G480" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H480" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B481" s="13"/>
+      <c r="C481" s="13"/>
+      <c r="D481" s="13"/>
+      <c r="E481" s="13"/>
+      <c r="F481" s="13"/>
+      <c r="G481" s="13"/>
+      <c r="H481" s="13"/>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="B483" s="14"/>
+      <c r="C483" s="14"/>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B484" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C484" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B485" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C485" s="18" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="B487" s="19"/>
+      <c r="C487" s="19"/>
+      <c r="D487" s="19"/>
+      <c r="E487" s="19"/>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B488" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C488" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D488" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E488" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="B489" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C489" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D489" s="23" t="s">
+        <v>304</v>
+      </c>
+      <c r="E489" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="B491" s="9"/>
+      <c r="C491" s="9"/>
+      <c r="D491" s="9"/>
+      <c r="E491" s="9"/>
+      <c r="F491" s="9"/>
+      <c r="G491" s="9"/>
+      <c r="H491" s="9"/>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B492" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C492" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D492" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E492" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F492" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G492" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H492" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B493" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C493" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D493" s="3">
+        <v>706</v>
+      </c>
+      <c r="E493" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="F493" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G493" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H493" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="B494" s="13"/>
+      <c r="C494" s="13"/>
+      <c r="D494" s="13"/>
+      <c r="E494" s="13"/>
+      <c r="F494" s="13"/>
+      <c r="G494" s="13"/>
+      <c r="H494" s="13"/>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="B496" s="14"/>
+      <c r="C496" s="14"/>
+    </row>
+    <row r="497" spans="1:10">
+      <c r="A497" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B497" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C497" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B498" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C498" s="18" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="19" t="s">
+        <v>312</v>
+      </c>
+      <c r="B500" s="19"/>
+      <c r="C500" s="19"/>
+      <c r="D500" s="19"/>
+      <c r="E500" s="19"/>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B501" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C501" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D501" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E501" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B502" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C502" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D502" s="23" t="s">
+        <v>311</v>
+      </c>
+      <c r="E502" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="B504" s="9"/>
+      <c r="C504" s="9"/>
+      <c r="D504" s="9"/>
+      <c r="E504" s="9"/>
+      <c r="F504" s="9"/>
+      <c r="G504" s="9"/>
+      <c r="H504" s="9"/>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B505" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C505" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D505" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E505" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F505" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G505" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H505" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10">
+      <c r="A506" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B506" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C506" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D506" s="3">
+        <v>706</v>
+      </c>
+      <c r="E506" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="F506" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G506" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H506" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B507" s="13"/>
+      <c r="C507" s="13"/>
+      <c r="D507" s="13"/>
+      <c r="E507" s="13"/>
+      <c r="F507" s="13"/>
+      <c r="G507" s="13"/>
+      <c r="H507" s="13"/>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="14" t="s">
+        <v>316</v>
+      </c>
+      <c r="B509" s="14"/>
+      <c r="C509" s="14"/>
+    </row>
+    <row r="510" spans="1:10">
+      <c r="A510" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B510" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C510" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B511" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C511" s="18" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="19" t="s">
+        <v>318</v>
+      </c>
+      <c r="B513" s="19"/>
+      <c r="C513" s="19"/>
+      <c r="D513" s="19"/>
+      <c r="E513" s="19"/>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B514" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C514" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D514" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E514" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" s="22" t="s">
+        <v>319</v>
+      </c>
+      <c r="B515" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C515" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D515" s="23" t="s">
+        <v>317</v>
+      </c>
+      <c r="E515" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" s="24" t="s">
+        <v>320</v>
+      </c>
+      <c r="B516" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="C516" s="24" t="s">
+        <v>220</v>
+      </c>
+      <c r="D516" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="E516" s="24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="22">
+        <v>258019</v>
+      </c>
+      <c r="B517" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C517" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D517" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E517" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="B519" s="9"/>
+      <c r="C519" s="9"/>
+      <c r="D519" s="9"/>
+      <c r="E519" s="9"/>
+      <c r="F519" s="9"/>
+      <c r="G519" s="9"/>
+      <c r="H519" s="9"/>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B520" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C520" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D520" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E520" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F520" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G520" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H520" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B521" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C521" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D521" s="3">
+        <v>706</v>
+      </c>
+      <c r="E521" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="F521" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G521" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H521" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B522" s="13"/>
+      <c r="C522" s="13"/>
+      <c r="D522" s="13"/>
+      <c r="E522" s="13"/>
+      <c r="F522" s="13"/>
+      <c r="G522" s="13"/>
+      <c r="H522" s="13"/>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="B524" s="14"/>
+      <c r="C524" s="14"/>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B525" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C525" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B526" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C526" s="18" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" s="19" t="s">
+        <v>325</v>
+      </c>
+      <c r="B528" s="19"/>
+      <c r="C528" s="19"/>
+      <c r="D528" s="19"/>
+      <c r="E528" s="19"/>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B529" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C529" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D529" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E529" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" s="22" t="s">
+        <v>290</v>
+      </c>
+      <c r="B530" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C530" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D530" s="23" t="s">
+        <v>324</v>
+      </c>
+      <c r="E530" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="B532" s="9"/>
+      <c r="C532" s="9"/>
+      <c r="D532" s="9"/>
+      <c r="E532" s="9"/>
+      <c r="F532" s="9"/>
+      <c r="G532" s="9"/>
+      <c r="H532" s="9"/>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B533" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C533" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D533" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E533" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F533" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G533" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H533" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10">
+      <c r="A534" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B534" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C534" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D534" s="3">
+        <v>706</v>
+      </c>
+      <c r="E534" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="F534" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G534" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H534" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B535" s="13"/>
+      <c r="C535" s="13"/>
+      <c r="D535" s="13"/>
+      <c r="E535" s="13"/>
+      <c r="F535" s="13"/>
+      <c r="G535" s="13"/>
+      <c r="H535" s="13"/>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="B537" s="14"/>
+      <c r="C537" s="14"/>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B538" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C538" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B539" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C539" s="18" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" s="19" t="s">
+        <v>329</v>
+      </c>
+      <c r="B541" s="19"/>
+      <c r="C541" s="19"/>
+      <c r="D541" s="19"/>
+      <c r="E541" s="19"/>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B542" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C542" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D542" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E542" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="B543" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C543" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D543" s="23" t="s">
+        <v>328</v>
+      </c>
+      <c r="E543" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="B545" s="9"/>
+      <c r="C545" s="9"/>
+      <c r="D545" s="9"/>
+      <c r="E545" s="9"/>
+      <c r="F545" s="9"/>
+      <c r="G545" s="9"/>
+      <c r="H545" s="9"/>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B546" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C546" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D546" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E546" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F546" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G546" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H546" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B547" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C547" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D547" s="3">
+        <v>706</v>
+      </c>
+      <c r="E547" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F547" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G547" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H547" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B548" s="13"/>
+      <c r="C548" s="13"/>
+      <c r="D548" s="13"/>
+      <c r="E548" s="13"/>
+      <c r="F548" s="13"/>
+      <c r="G548" s="13"/>
+      <c r="H548" s="13"/>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="14" t="s">
+        <v>332</v>
+      </c>
+      <c r="B550" s="14"/>
+      <c r="C550" s="14"/>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B551" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C551" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B552" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C552" s="18" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="19" t="s">
+        <v>334</v>
+      </c>
+      <c r="B554" s="19"/>
+      <c r="C554" s="19"/>
+      <c r="D554" s="19"/>
+      <c r="E554" s="19"/>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B555" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C555" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D555" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E555" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="B556" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C556" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D556" s="23" t="s">
+        <v>333</v>
+      </c>
+      <c r="E556" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10">
+      <c r="A558" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="B558" s="9"/>
+      <c r="C558" s="9"/>
+      <c r="D558" s="9"/>
+      <c r="E558" s="9"/>
+      <c r="F558" s="9"/>
+      <c r="G558" s="9"/>
+      <c r="H558" s="9"/>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B559" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C559" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D559" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E559" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F559" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G559" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H559" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B560" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C560" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D560" s="3">
+        <v>706</v>
+      </c>
+      <c r="E560" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F560" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G560" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H560" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B561" s="13"/>
+      <c r="C561" s="13"/>
+      <c r="D561" s="13"/>
+      <c r="E561" s="13"/>
+      <c r="F561" s="13"/>
+      <c r="G561" s="13"/>
+      <c r="H561" s="13"/>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="B563" s="14"/>
+      <c r="C563" s="14"/>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B564" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C564" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B565" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C565" s="18" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="19" t="s">
+        <v>339</v>
+      </c>
+      <c r="B567" s="19"/>
+      <c r="C567" s="19"/>
+      <c r="D567" s="19"/>
+      <c r="E567" s="19"/>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B568" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C568" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D568" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E568" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" s="22" t="s">
+        <v>340</v>
+      </c>
+      <c r="B569" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C569" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D569" s="23" t="s">
+        <v>338</v>
+      </c>
+      <c r="E569" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="B571" s="9"/>
+      <c r="C571" s="9"/>
+      <c r="D571" s="9"/>
+      <c r="E571" s="9"/>
+      <c r="F571" s="9"/>
+      <c r="G571" s="9"/>
+      <c r="H571" s="9"/>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B572" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C572" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D572" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E572" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F572" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G572" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H572" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B573" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C573" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D573" s="3">
+        <v>706</v>
+      </c>
+      <c r="E573" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F573" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G573" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H573" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B574" s="13"/>
+      <c r="C574" s="13"/>
+      <c r="D574" s="13"/>
+      <c r="E574" s="13"/>
+      <c r="F574" s="13"/>
+      <c r="G574" s="13"/>
+      <c r="H574" s="13"/>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" s="14" t="s">
+        <v>342</v>
+      </c>
+      <c r="B576" s="14"/>
+      <c r="C576" s="14"/>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B577" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C577" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10">
+      <c r="A578" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B578" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C578" s="18" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="19" t="s">
+        <v>344</v>
+      </c>
+      <c r="B580" s="19"/>
+      <c r="C580" s="19"/>
+      <c r="D580" s="19"/>
+      <c r="E580" s="19"/>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B581" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C581" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D581" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E581" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" s="22" t="s">
+        <v>345</v>
+      </c>
+      <c r="B582" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C582" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D582" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="E582" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="B584" s="9"/>
+      <c r="C584" s="9"/>
+      <c r="D584" s="9"/>
+      <c r="E584" s="9"/>
+      <c r="F584" s="9"/>
+      <c r="G584" s="9"/>
+      <c r="H584" s="9"/>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B585" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C585" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D585" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E585" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F585" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G585" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H585" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B586" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C586" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D586" s="3">
+        <v>706</v>
+      </c>
+      <c r="E586" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F586" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G586" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H586" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B587" s="13"/>
+      <c r="C587" s="13"/>
+      <c r="D587" s="13"/>
+      <c r="E587" s="13"/>
+      <c r="F587" s="13"/>
+      <c r="G587" s="13"/>
+      <c r="H587" s="13"/>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" s="14" t="s">
+        <v>347</v>
+      </c>
+      <c r="B589" s="14"/>
+      <c r="C589" s="14"/>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B590" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C590" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B591" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C591" s="18" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="19" t="s">
+        <v>349</v>
+      </c>
+      <c r="B593" s="19"/>
+      <c r="C593" s="19"/>
+      <c r="D593" s="19"/>
+      <c r="E593" s="19"/>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B594" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C594" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D594" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E594" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" s="22" t="s">
+        <v>350</v>
+      </c>
+      <c r="B595" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C595" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D595" s="23" t="s">
+        <v>348</v>
+      </c>
+      <c r="E595" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="B597" s="9"/>
+      <c r="C597" s="9"/>
+      <c r="D597" s="9"/>
+      <c r="E597" s="9"/>
+      <c r="F597" s="9"/>
+      <c r="G597" s="9"/>
+      <c r="H597" s="9"/>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B598" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C598" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D598" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E598" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F598" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G598" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H598" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10">
+      <c r="A599" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B599" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C599" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D599" s="3">
+        <v>706</v>
+      </c>
+      <c r="E599" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F599" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G599" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H599" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B600" s="13"/>
+      <c r="C600" s="13"/>
+      <c r="D600" s="13"/>
+      <c r="E600" s="13"/>
+      <c r="F600" s="13"/>
+      <c r="G600" s="13"/>
+      <c r="H600" s="13"/>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" s="14" t="s">
+        <v>352</v>
+      </c>
+      <c r="B602" s="14"/>
+      <c r="C602" s="14"/>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B603" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C603" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B604" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C604" s="18" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" s="19" t="s">
+        <v>354</v>
+      </c>
+      <c r="B606" s="19"/>
+      <c r="C606" s="19"/>
+      <c r="D606" s="19"/>
+      <c r="E606" s="19"/>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B607" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C607" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D607" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E607" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" s="22" t="s">
+        <v>355</v>
+      </c>
+      <c r="B608" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C608" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D608" s="23" t="s">
+        <v>353</v>
+      </c>
+      <c r="E608" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="B610" s="9"/>
+      <c r="C610" s="9"/>
+      <c r="D610" s="9"/>
+      <c r="E610" s="9"/>
+      <c r="F610" s="9"/>
+      <c r="G610" s="9"/>
+      <c r="H610" s="9"/>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B611" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C611" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D611" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E611" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F611" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G611" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H611" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B612" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C612" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D612" s="3">
+        <v>706</v>
+      </c>
+      <c r="E612" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F612" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G612" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H612" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B613" s="13"/>
+      <c r="C613" s="13"/>
+      <c r="D613" s="13"/>
+      <c r="E613" s="13"/>
+      <c r="F613" s="13"/>
+      <c r="G613" s="13"/>
+      <c r="H613" s="13"/>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" s="14" t="s">
+        <v>357</v>
+      </c>
+      <c r="B615" s="14"/>
+      <c r="C615" s="14"/>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B616" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C616" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B617" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C617" s="18" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" s="19" t="s">
+        <v>359</v>
+      </c>
+      <c r="B619" s="19"/>
+      <c r="C619" s="19"/>
+      <c r="D619" s="19"/>
+      <c r="E619" s="19"/>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B620" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C620" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D620" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E620" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10">
+      <c r="A621" s="22" t="s">
+        <v>360</v>
+      </c>
+      <c r="B621" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C621" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D621" s="23" t="s">
+        <v>358</v>
+      </c>
+      <c r="E621" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="B623" s="9"/>
+      <c r="C623" s="9"/>
+      <c r="D623" s="9"/>
+      <c r="E623" s="9"/>
+      <c r="F623" s="9"/>
+      <c r="G623" s="9"/>
+      <c r="H623" s="9"/>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B624" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C624" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D624" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E624" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F624" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G624" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H624" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B625" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B223" s="12"/>
-[...15 lines deleted...]
-      <c r="A226" s="14" t="s">
+      <c r="C625" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D625" s="3">
+        <v>706</v>
+      </c>
+      <c r="E625" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F625" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G625" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H625" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10">
+      <c r="A626" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B626" s="13"/>
+      <c r="C626" s="13"/>
+      <c r="D626" s="13"/>
+      <c r="E626" s="13"/>
+      <c r="F626" s="13"/>
+      <c r="G626" s="13"/>
+      <c r="H626" s="13"/>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="14" t="s">
+        <v>362</v>
+      </c>
+      <c r="B628" s="14"/>
+      <c r="C628" s="14"/>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B629" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C629" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10">
+      <c r="A630" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="B630" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="C630" s="18" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="19" t="s">
+        <v>364</v>
+      </c>
+      <c r="B632" s="19"/>
+      <c r="C632" s="19"/>
+      <c r="D632" s="19"/>
+      <c r="E632" s="19"/>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B633" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C633" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D633" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E633" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B634" s="22" t="s">
+        <v>363</v>
+      </c>
+      <c r="C634" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="D634" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="E634" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="B636" s="9"/>
+      <c r="C636" s="9"/>
+      <c r="D636" s="9"/>
+      <c r="E636" s="9"/>
+      <c r="F636" s="9"/>
+      <c r="G636" s="9"/>
+      <c r="H636" s="9"/>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B637" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C637" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D637" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E637" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F637" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G637" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H637" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B638" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C638" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D638" s="3">
+        <v>706</v>
+      </c>
+      <c r="E638" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F638" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G638" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H638" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10">
+      <c r="A639" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B639" s="13"/>
+      <c r="C639" s="13"/>
+      <c r="D639" s="13"/>
+      <c r="E639" s="13"/>
+      <c r="F639" s="13"/>
+      <c r="G639" s="13"/>
+      <c r="H639" s="13"/>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="14" t="s">
+        <v>367</v>
+      </c>
+      <c r="B641" s="14"/>
+      <c r="C641" s="14"/>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B642" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C642" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B643" s="17" t="s">
+        <v>368</v>
+      </c>
+      <c r="C643" s="18" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" s="19" t="s">
+        <v>370</v>
+      </c>
+      <c r="B645" s="19"/>
+      <c r="C645" s="19"/>
+      <c r="D645" s="19"/>
+      <c r="E645" s="19"/>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B646" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C646" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D646" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E646" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" s="22" t="s">
+        <v>371</v>
+      </c>
+      <c r="B647" s="22" t="s">
+        <v>368</v>
+      </c>
+      <c r="C647" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D647" s="23" t="s">
+        <v>369</v>
+      </c>
+      <c r="E647" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10">
+      <c r="A649" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="B649" s="9"/>
+      <c r="C649" s="9"/>
+      <c r="D649" s="9"/>
+      <c r="E649" s="9"/>
+      <c r="F649" s="9"/>
+      <c r="G649" s="9"/>
+      <c r="H649" s="9"/>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B650" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C650" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D650" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E650" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F650" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G650" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H650" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10">
+      <c r="A651" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B651" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C651" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D651" s="3">
+        <v>706</v>
+      </c>
+      <c r="E651" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F651" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G651" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H651" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10">
+      <c r="A652" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="B652" s="13"/>
+      <c r="C652" s="13"/>
+      <c r="D652" s="13"/>
+      <c r="E652" s="13"/>
+      <c r="F652" s="13"/>
+      <c r="G652" s="13"/>
+      <c r="H652" s="13"/>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" s="14" t="s">
+        <v>374</v>
+      </c>
+      <c r="B654" s="14"/>
+      <c r="C654" s="14"/>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B655" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C655" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B656" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C656" s="18" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="B658" s="19"/>
+      <c r="C658" s="19"/>
+      <c r="D658" s="19"/>
+      <c r="E658" s="19"/>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B659" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C659" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D659" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E659" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" s="22" t="s">
+        <v>378</v>
+      </c>
+      <c r="B660" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C660" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D660" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="E660" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10">
+      <c r="A662" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="B662" s="9"/>
+      <c r="C662" s="9"/>
+      <c r="D662" s="9"/>
+      <c r="E662" s="9"/>
+      <c r="F662" s="9"/>
+      <c r="G662" s="9"/>
+      <c r="H662" s="9"/>
+    </row>
+    <row r="663" spans="1:10">
+      <c r="A663" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B663" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C663" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D663" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E663" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F663" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G663" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H663" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B664" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C664" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D664" s="3">
+        <v>706</v>
+      </c>
+      <c r="E664" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F664" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G664" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H664" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10">
+      <c r="A665" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="B665" s="13"/>
+      <c r="C665" s="13"/>
+      <c r="D665" s="13"/>
+      <c r="E665" s="13"/>
+      <c r="F665" s="13"/>
+      <c r="G665" s="13"/>
+      <c r="H665" s="13"/>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="B667" s="14"/>
+      <c r="C667" s="14"/>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B668" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C668" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B669" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C669" s="18" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" s="19" t="s">
+        <v>382</v>
+      </c>
+      <c r="B671" s="19"/>
+      <c r="C671" s="19"/>
+      <c r="D671" s="19"/>
+      <c r="E671" s="19"/>
+    </row>
+    <row r="672" spans="1:10">
+      <c r="A672" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B672" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C672" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D672" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E672" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10">
+      <c r="A673" s="22" t="s">
+        <v>383</v>
+      </c>
+      <c r="B673" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C673" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D673" s="23" t="s">
+        <v>381</v>
+      </c>
+      <c r="E673" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10">
+      <c r="A675" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="B675" s="9"/>
+      <c r="C675" s="9"/>
+      <c r="D675" s="9"/>
+      <c r="E675" s="9"/>
+      <c r="F675" s="9"/>
+      <c r="G675" s="9"/>
+      <c r="H675" s="9"/>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B676" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C676" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D676" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E676" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F676" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G676" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H676" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10">
+      <c r="A677" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B677" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C677" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D677" s="3">
+        <v>706</v>
+      </c>
+      <c r="E677" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F677" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G677" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H677" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="B678" s="13"/>
+      <c r="C678" s="13"/>
+      <c r="D678" s="13"/>
+      <c r="E678" s="13"/>
+      <c r="F678" s="13"/>
+      <c r="G678" s="13"/>
+      <c r="H678" s="13"/>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="14" t="s">
+        <v>385</v>
+      </c>
+      <c r="B680" s="14"/>
+      <c r="C680" s="14"/>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B681" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C681" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10">
+      <c r="A682" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B682" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C682" s="18" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="B684" s="19"/>
+      <c r="C684" s="19"/>
+      <c r="D684" s="19"/>
+      <c r="E684" s="19"/>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B685" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C685" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D685" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E685" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10">
+      <c r="A686" s="22" t="s">
+        <v>388</v>
+      </c>
+      <c r="B686" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C686" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D686" s="23" t="s">
+        <v>386</v>
+      </c>
+      <c r="E686" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10">
+      <c r="A688" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="B688" s="9"/>
+      <c r="C688" s="9"/>
+      <c r="D688" s="9"/>
+      <c r="E688" s="9"/>
+      <c r="F688" s="9"/>
+      <c r="G688" s="9"/>
+      <c r="H688" s="9"/>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B689" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C689" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D689" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E689" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F689" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G689" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H689" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10">
+      <c r="A690" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B690" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C690" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D690" s="3">
+        <v>706</v>
+      </c>
+      <c r="E690" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F690" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G690" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H690" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10">
+      <c r="A691" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="B691" s="13"/>
+      <c r="C691" s="13"/>
+      <c r="D691" s="13"/>
+      <c r="E691" s="13"/>
+      <c r="F691" s="13"/>
+      <c r="G691" s="13"/>
+      <c r="H691" s="13"/>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="B693" s="14"/>
+      <c r="C693" s="14"/>
+    </row>
+    <row r="694" spans="1:10">
+      <c r="A694" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B694" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C694" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10">
+      <c r="A695" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B695" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C695" s="18" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" s="19" t="s">
+        <v>392</v>
+      </c>
+      <c r="B697" s="19"/>
+      <c r="C697" s="19"/>
+      <c r="D697" s="19"/>
+      <c r="E697" s="19"/>
+    </row>
+    <row r="698" spans="1:10">
+      <c r="A698" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B698" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C698" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D698" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E698" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10">
+      <c r="A699" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="B699" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C699" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D699" s="23" t="s">
+        <v>391</v>
+      </c>
+      <c r="E699" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10">
+      <c r="A701" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="B701" s="9"/>
+      <c r="C701" s="9"/>
+      <c r="D701" s="9"/>
+      <c r="E701" s="9"/>
+      <c r="F701" s="9"/>
+      <c r="G701" s="9"/>
+      <c r="H701" s="9"/>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B702" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C702" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D702" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E702" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F702" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G702" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H702" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B703" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C703" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D703" s="3">
+        <v>706</v>
+      </c>
+      <c r="E703" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="F703" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G703" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H703" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="B704" s="13"/>
+      <c r="C704" s="13"/>
+      <c r="D704" s="13"/>
+      <c r="E704" s="13"/>
+      <c r="F704" s="13"/>
+      <c r="G704" s="13"/>
+      <c r="H704" s="13"/>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" s="14" t="s">
+        <v>396</v>
+      </c>
+      <c r="B706" s="14"/>
+      <c r="C706" s="14"/>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B707" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C707" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10">
+      <c r="A708" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B708" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C708" s="18" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10">
+      <c r="A710" s="19" t="s">
+        <v>398</v>
+      </c>
+      <c r="B710" s="19"/>
+      <c r="C710" s="19"/>
+      <c r="D710" s="19"/>
+      <c r="E710" s="19"/>
+    </row>
+    <row r="711" spans="1:10">
+      <c r="A711" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B711" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C711" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D711" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E711" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10">
+      <c r="A712" s="22" t="s">
+        <v>399</v>
+      </c>
+      <c r="B712" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C712" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D712" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="E712" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" s="7"/>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="A717" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B717" s="2"/>
+      <c r="C717" s="2"/>
+      <c r="D717" s="2"/>
+      <c r="E717" s="2"/>
+      <c r="F717" s="2"/>
+      <c r="G717" s="2"/>
+      <c r="H717" s="2"/>
+      <c r="I717" s="2"/>
+      <c r="J717" s="2"/>
+    </row>
+    <row r="718" spans="1:10">
+      <c r="A718" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B718" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C718" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D718" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E718" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F718" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G718" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H718" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I718" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J718" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="A719" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B719" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="C719" s="3"/>
+      <c r="D719" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E719" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="F719" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G719" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H719" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I719" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="J719" s="6" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" t="s">
+        <v>21</v>
+      </c>
+      <c r="B721" t="s">
+        <v>402</v>
+      </c>
+      <c r="C721" t="s">
+        <v>22</v>
+      </c>
+      <c r="D721" t="s">
+        <v>405</v>
+      </c>
+      <c r="E721" t="s">
+        <v>5</v>
+      </c>
+      <c r="F721" t="s">
+        <v>14</v>
+      </c>
+      <c r="G721" t="s">
+        <v>7</v>
+      </c>
+      <c r="H721" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10">
+      <c r="A722" t="s">
+        <v>9</v>
+      </c>
+      <c r="B722" t="s">
+        <v>18</v>
+      </c>
+      <c r="C722" t="s">
+        <v>24</v>
+      </c>
+      <c r="D722" t="s">
+        <v>58</v>
+      </c>
+      <c r="E722" t="s">
+        <v>26</v>
+      </c>
+      <c r="F722" t="s">
+        <v>406</v>
+      </c>
+      <c r="G722" t="s">
+        <v>8</v>
+      </c>
+      <c r="H722" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10">
+      <c r="A723" t="s">
+        <v>28</v>
+      </c>
+      <c r="B723" t="s">
+        <v>404</v>
+      </c>
+      <c r="C723" t="s">
+        <v>29</v>
+      </c>
+      <c r="D723" t="s">
+        <v>404</v>
+      </c>
+      <c r="E723" t="s">
+        <v>30</v>
+      </c>
+      <c r="F723" t="s">
+        <v>407</v>
+      </c>
+      <c r="G723" t="s">
+        <v>32</v>
+      </c>
+      <c r="H723" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="724" spans="1:10">
+      <c r="A724" t="s">
+        <v>33</v>
+      </c>
+      <c r="B724" t="s">
+        <v>407</v>
+      </c>
+      <c r="C724" t="s">
+        <v>34</v>
+      </c>
+      <c r="D724" t="s">
+        <v>408</v>
+      </c>
+      <c r="E724" t="s">
+        <v>6</v>
+      </c>
+      <c r="F724" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B726" s="8"/>
+      <c r="C726" s="8"/>
+      <c r="D726" s="8"/>
+      <c r="E726" s="8"/>
+      <c r="F726" s="8"/>
+      <c r="G726" s="8"/>
+      <c r="H726" s="8"/>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="B728" s="9"/>
+      <c r="C728" s="9"/>
+      <c r="D728" s="9"/>
+      <c r="E728" s="9"/>
+      <c r="F728" s="9"/>
+      <c r="G728" s="9"/>
+      <c r="H728" s="9"/>
+    </row>
+    <row r="729" spans="1:10">
+      <c r="A729" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B729" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C729" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D729" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E729" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F729" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G729" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H729" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B730" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C730" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D730" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E730" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F730" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G730" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H730" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10">
+      <c r="A731" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B731" s="13"/>
+      <c r="C731" s="13"/>
+      <c r="D731" s="13"/>
+      <c r="E731" s="13"/>
+      <c r="F731" s="13"/>
+      <c r="G731" s="13"/>
+      <c r="H731" s="13"/>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="A733" s="14" t="s">
+        <v>418</v>
+      </c>
+      <c r="B733" s="14"/>
+      <c r="C733" s="14"/>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="A734" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B734" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C734" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="735" spans="1:10">
+      <c r="A735" s="17">
+        <v>4280</v>
+      </c>
+      <c r="B735" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C735" s="18" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" s="19" t="s">
+        <v>421</v>
+      </c>
+      <c r="B737" s="19"/>
+      <c r="C737" s="19"/>
+      <c r="D737" s="19"/>
+      <c r="E737" s="19"/>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="A738" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B738" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C738" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D738" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E738" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" s="22" t="s">
+        <v>422</v>
+      </c>
+      <c r="B739" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C739" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D739" s="23" t="s">
+        <v>420</v>
+      </c>
+      <c r="E739" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="B741" s="9"/>
+      <c r="C741" s="9"/>
+      <c r="D741" s="9"/>
+      <c r="E741" s="9"/>
+      <c r="F741" s="9"/>
+      <c r="G741" s="9"/>
+      <c r="H741" s="9"/>
+    </row>
+    <row r="742" spans="1:10">
+      <c r="A742" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B742" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C742" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D742" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E742" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F742" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G742" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H742" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B743" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C743" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D743" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E743" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F743" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G743" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H743" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="A744" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B744" s="13"/>
+      <c r="C744" s="13"/>
+      <c r="D744" s="13"/>
+      <c r="E744" s="13"/>
+      <c r="F744" s="13"/>
+      <c r="G744" s="13"/>
+      <c r="H744" s="13"/>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" s="14" t="s">
+        <v>426</v>
+      </c>
+      <c r="B746" s="14"/>
+      <c r="C746" s="14"/>
+    </row>
+    <row r="747" spans="1:10">
+      <c r="A747" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B747" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C747" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="A748" s="17">
+        <v>4282</v>
+      </c>
+      <c r="B748" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C748" s="18" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" s="19" t="s">
+        <v>428</v>
+      </c>
+      <c r="B750" s="19"/>
+      <c r="C750" s="19"/>
+      <c r="D750" s="19"/>
+      <c r="E750" s="19"/>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B751" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C751" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D751" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E751" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" s="22">
+        <v>6284</v>
+      </c>
+      <c r="B752" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C752" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D752" s="23" t="s">
+        <v>427</v>
+      </c>
+      <c r="E752" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="B754" s="9"/>
+      <c r="C754" s="9"/>
+      <c r="D754" s="9"/>
+      <c r="E754" s="9"/>
+      <c r="F754" s="9"/>
+      <c r="G754" s="9"/>
+      <c r="H754" s="9"/>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B755" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C755" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D755" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E755" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F755" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G755" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H755" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B756" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C756" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D756" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E756" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F756" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G756" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H756" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="757" spans="1:10">
+      <c r="A757" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B757" s="13"/>
+      <c r="C757" s="13"/>
+      <c r="D757" s="13"/>
+      <c r="E757" s="13"/>
+      <c r="F757" s="13"/>
+      <c r="G757" s="13"/>
+      <c r="H757" s="13"/>
+    </row>
+    <row r="759" spans="1:10">
+      <c r="A759" s="14" t="s">
+        <v>430</v>
+      </c>
+      <c r="B759" s="14"/>
+      <c r="C759" s="14"/>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B760" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C760" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="761" spans="1:10">
+      <c r="A761" s="17">
+        <v>4283</v>
+      </c>
+      <c r="B761" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C761" s="18" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="19" t="s">
+        <v>432</v>
+      </c>
+      <c r="B763" s="19"/>
+      <c r="C763" s="19"/>
+      <c r="D763" s="19"/>
+      <c r="E763" s="19"/>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B764" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C764" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D764" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E764" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" s="22">
+        <v>6292</v>
+      </c>
+      <c r="B765" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C765" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D765" s="23" t="s">
+        <v>431</v>
+      </c>
+      <c r="E765" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="767" spans="1:10">
+      <c r="A767" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="B767" s="9"/>
+      <c r="C767" s="9"/>
+      <c r="D767" s="9"/>
+      <c r="E767" s="9"/>
+      <c r="F767" s="9"/>
+      <c r="G767" s="9"/>
+      <c r="H767" s="9"/>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B768" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C768" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D768" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E768" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F768" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G768" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H768" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B769" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C769" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D769" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E769" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F769" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G769" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H769" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="770" spans="1:10">
+      <c r="A770" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B770" s="13"/>
+      <c r="C770" s="13"/>
+      <c r="D770" s="13"/>
+      <c r="E770" s="13"/>
+      <c r="F770" s="13"/>
+      <c r="G770" s="13"/>
+      <c r="H770" s="13"/>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" s="14" t="s">
+        <v>434</v>
+      </c>
+      <c r="B772" s="14"/>
+      <c r="C772" s="14"/>
+    </row>
+    <row r="773" spans="1:10">
+      <c r="A773" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B773" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C773" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" s="17">
+        <v>4284</v>
+      </c>
+      <c r="B774" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C774" s="18" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="19" t="s">
+        <v>436</v>
+      </c>
+      <c r="B776" s="19"/>
+      <c r="C776" s="19"/>
+      <c r="D776" s="19"/>
+      <c r="E776" s="19"/>
+    </row>
+    <row r="777" spans="1:10">
+      <c r="A777" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B777" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C777" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D777" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E777" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="778" spans="1:10">
+      <c r="A778" s="22">
+        <v>6296</v>
+      </c>
+      <c r="B778" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C778" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D778" s="23" t="s">
+        <v>435</v>
+      </c>
+      <c r="E778" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="780" spans="1:10">
+      <c r="A780" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="B780" s="9"/>
+      <c r="C780" s="9"/>
+      <c r="D780" s="9"/>
+      <c r="E780" s="9"/>
+      <c r="F780" s="9"/>
+      <c r="G780" s="9"/>
+      <c r="H780" s="9"/>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B781" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C781" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D781" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E781" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F781" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G781" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H781" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B782" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C782" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D782" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E782" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F782" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G782" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H782" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="783" spans="1:10">
+      <c r="A783" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B783" s="13"/>
+      <c r="C783" s="13"/>
+      <c r="D783" s="13"/>
+      <c r="E783" s="13"/>
+      <c r="F783" s="13"/>
+      <c r="G783" s="13"/>
+      <c r="H783" s="13"/>
+    </row>
+    <row r="785" spans="1:10">
+      <c r="A785" s="14" t="s">
+        <v>438</v>
+      </c>
+      <c r="B785" s="14"/>
+      <c r="C785" s="14"/>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B786" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C786" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="787" spans="1:10">
+      <c r="A787" s="17">
+        <v>4285</v>
+      </c>
+      <c r="B787" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C787" s="18" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="789" spans="1:10">
+      <c r="A789" s="19" t="s">
+        <v>440</v>
+      </c>
+      <c r="B789" s="19"/>
+      <c r="C789" s="19"/>
+      <c r="D789" s="19"/>
+      <c r="E789" s="19"/>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B790" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C790" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D790" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E790" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="791" spans="1:10">
+      <c r="A791" s="22">
+        <v>6304</v>
+      </c>
+      <c r="B791" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C791" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D791" s="23" t="s">
+        <v>439</v>
+      </c>
+      <c r="E791" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="793" spans="1:10">
+      <c r="A793" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="B793" s="9"/>
+      <c r="C793" s="9"/>
+      <c r="D793" s="9"/>
+      <c r="E793" s="9"/>
+      <c r="F793" s="9"/>
+      <c r="G793" s="9"/>
+      <c r="H793" s="9"/>
+    </row>
+    <row r="794" spans="1:10">
+      <c r="A794" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B794" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C794" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D794" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E794" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F794" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G794" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H794" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="795" spans="1:10">
+      <c r="A795" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B795" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C795" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D795" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E795" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F795" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G795" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H795" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="796" spans="1:10">
+      <c r="A796" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B796" s="13"/>
+      <c r="C796" s="13"/>
+      <c r="D796" s="13"/>
+      <c r="E796" s="13"/>
+      <c r="F796" s="13"/>
+      <c r="G796" s="13"/>
+      <c r="H796" s="13"/>
+    </row>
+    <row r="798" spans="1:10">
+      <c r="A798" s="14" t="s">
+        <v>442</v>
+      </c>
+      <c r="B798" s="14"/>
+      <c r="C798" s="14"/>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B799" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C799" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="800" spans="1:10">
+      <c r="A800" s="17">
+        <v>4287</v>
+      </c>
+      <c r="B800" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C800" s="18" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" s="19" t="s">
+        <v>444</v>
+      </c>
+      <c r="B802" s="19"/>
+      <c r="C802" s="19"/>
+      <c r="D802" s="19"/>
+      <c r="E802" s="19"/>
+    </row>
+    <row r="803" spans="1:10">
+      <c r="A803" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B803" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C803" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D803" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E803" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="804" spans="1:10">
+      <c r="A804" s="22">
+        <v>6302</v>
+      </c>
+      <c r="B804" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C804" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D804" s="23" t="s">
+        <v>443</v>
+      </c>
+      <c r="E804" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="806" spans="1:10">
+      <c r="A806" s="9" t="s">
+        <v>445</v>
+      </c>
+      <c r="B806" s="9"/>
+      <c r="C806" s="9"/>
+      <c r="D806" s="9"/>
+      <c r="E806" s="9"/>
+      <c r="F806" s="9"/>
+      <c r="G806" s="9"/>
+      <c r="H806" s="9"/>
+    </row>
+    <row r="807" spans="1:10">
+      <c r="A807" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B807" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C807" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D807" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E807" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F807" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G807" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H807" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="808" spans="1:10">
+      <c r="A808" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B808" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C808" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D808" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E808" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F808" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G808" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H808" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="809" spans="1:10">
+      <c r="A809" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B809" s="13"/>
+      <c r="C809" s="13"/>
+      <c r="D809" s="13"/>
+      <c r="E809" s="13"/>
+      <c r="F809" s="13"/>
+      <c r="G809" s="13"/>
+      <c r="H809" s="13"/>
+    </row>
+    <row r="811" spans="1:10">
+      <c r="A811" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="B811" s="14"/>
+      <c r="C811" s="14"/>
+    </row>
+    <row r="812" spans="1:10">
+      <c r="A812" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B812" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C812" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="813" spans="1:10">
+      <c r="A813" s="17">
+        <v>4288</v>
+      </c>
+      <c r="B813" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C813" s="18" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="815" spans="1:10">
+      <c r="A815" s="19" t="s">
+        <v>448</v>
+      </c>
+      <c r="B815" s="19"/>
+      <c r="C815" s="19"/>
+      <c r="D815" s="19"/>
+      <c r="E815" s="19"/>
+    </row>
+    <row r="816" spans="1:10">
+      <c r="A816" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B816" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C816" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D816" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E816" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="817" spans="1:10">
+      <c r="A817" s="22">
+        <v>6281</v>
+      </c>
+      <c r="B817" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C817" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D817" s="23" t="s">
+        <v>447</v>
+      </c>
+      <c r="E817" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="819" spans="1:10">
+      <c r="A819" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="B819" s="9"/>
+      <c r="C819" s="9"/>
+      <c r="D819" s="9"/>
+      <c r="E819" s="9"/>
+      <c r="F819" s="9"/>
+      <c r="G819" s="9"/>
+      <c r="H819" s="9"/>
+    </row>
+    <row r="820" spans="1:10">
+      <c r="A820" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B820" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C820" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D820" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E820" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F820" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G820" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H820" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="821" spans="1:10">
+      <c r="A821" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B821" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C821" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D821" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E821" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F821" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G821" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H821" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="822" spans="1:10">
+      <c r="A822" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B822" s="13"/>
+      <c r="C822" s="13"/>
+      <c r="D822" s="13"/>
+      <c r="E822" s="13"/>
+      <c r="F822" s="13"/>
+      <c r="G822" s="13"/>
+      <c r="H822" s="13"/>
+    </row>
+    <row r="824" spans="1:10">
+      <c r="A824" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="B824" s="14"/>
+      <c r="C824" s="14"/>
+    </row>
+    <row r="825" spans="1:10">
+      <c r="A825" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B825" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C825" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="826" spans="1:10">
+      <c r="A826" s="17">
+        <v>4289</v>
+      </c>
+      <c r="B826" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C826" s="18" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="828" spans="1:10">
+      <c r="A828" s="19" t="s">
+        <v>452</v>
+      </c>
+      <c r="B828" s="19"/>
+      <c r="C828" s="19"/>
+      <c r="D828" s="19"/>
+      <c r="E828" s="19"/>
+    </row>
+    <row r="829" spans="1:10">
+      <c r="A829" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B829" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C829" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D829" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E829" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="830" spans="1:10">
+      <c r="A830" s="22">
+        <v>6274</v>
+      </c>
+      <c r="B830" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C830" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D830" s="23" t="s">
+        <v>451</v>
+      </c>
+      <c r="E830" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="832" spans="1:10">
+      <c r="A832" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="B832" s="9"/>
+      <c r="C832" s="9"/>
+      <c r="D832" s="9"/>
+      <c r="E832" s="9"/>
+      <c r="F832" s="9"/>
+      <c r="G832" s="9"/>
+      <c r="H832" s="9"/>
+    </row>
+    <row r="833" spans="1:10">
+      <c r="A833" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B833" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C833" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D833" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E833" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F833" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G833" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H833" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="834" spans="1:10">
+      <c r="A834" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B834" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C834" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D834" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E834" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F834" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G834" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H834" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="835" spans="1:10">
+      <c r="A835" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B835" s="13"/>
+      <c r="C835" s="13"/>
+      <c r="D835" s="13"/>
+      <c r="E835" s="13"/>
+      <c r="F835" s="13"/>
+      <c r="G835" s="13"/>
+      <c r="H835" s="13"/>
+    </row>
+    <row r="837" spans="1:10">
+      <c r="A837" s="14" t="s">
+        <v>454</v>
+      </c>
+      <c r="B837" s="14"/>
+      <c r="C837" s="14"/>
+    </row>
+    <row r="838" spans="1:10">
+      <c r="A838" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B838" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C838" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="839" spans="1:10">
+      <c r="A839" s="17">
+        <v>4291</v>
+      </c>
+      <c r="B839" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C839" s="18" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="841" spans="1:10">
+      <c r="A841" s="19" t="s">
+        <v>456</v>
+      </c>
+      <c r="B841" s="19"/>
+      <c r="C841" s="19"/>
+      <c r="D841" s="19"/>
+      <c r="E841" s="19"/>
+    </row>
+    <row r="842" spans="1:10">
+      <c r="A842" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B842" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C842" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D842" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E842" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="843" spans="1:10">
+      <c r="A843" s="22">
+        <v>6274</v>
+      </c>
+      <c r="B843" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C843" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D843" s="23" t="s">
+        <v>455</v>
+      </c>
+      <c r="E843" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="845" spans="1:10">
+      <c r="A845" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="B845" s="9"/>
+      <c r="C845" s="9"/>
+      <c r="D845" s="9"/>
+      <c r="E845" s="9"/>
+      <c r="F845" s="9"/>
+      <c r="G845" s="9"/>
+      <c r="H845" s="9"/>
+    </row>
+    <row r="846" spans="1:10">
+      <c r="A846" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B846" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C846" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D846" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E846" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F846" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G846" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H846" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="847" spans="1:10">
+      <c r="A847" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B847" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C847" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D847" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E847" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F847" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G847" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H847" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="848" spans="1:10">
+      <c r="A848" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B848" s="13"/>
+      <c r="C848" s="13"/>
+      <c r="D848" s="13"/>
+      <c r="E848" s="13"/>
+      <c r="F848" s="13"/>
+      <c r="G848" s="13"/>
+      <c r="H848" s="13"/>
+    </row>
+    <row r="850" spans="1:10">
+      <c r="A850" s="14" t="s">
+        <v>458</v>
+      </c>
+      <c r="B850" s="14"/>
+      <c r="C850" s="14"/>
+    </row>
+    <row r="851" spans="1:10">
+      <c r="A851" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B851" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C851" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="852" spans="1:10">
+      <c r="A852" s="17">
+        <v>4296</v>
+      </c>
+      <c r="B852" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C852" s="18" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="854" spans="1:10">
+      <c r="A854" s="19" t="s">
+        <v>460</v>
+      </c>
+      <c r="B854" s="19"/>
+      <c r="C854" s="19"/>
+      <c r="D854" s="19"/>
+      <c r="E854" s="19"/>
+    </row>
+    <row r="855" spans="1:10">
+      <c r="A855" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B855" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C855" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D855" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E855" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="856" spans="1:10">
+      <c r="A856" s="22">
+        <v>6267</v>
+      </c>
+      <c r="B856" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C856" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D856" s="23" t="s">
+        <v>459</v>
+      </c>
+      <c r="E856" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="858" spans="1:10">
+      <c r="A858" s="9" t="s">
+        <v>461</v>
+      </c>
+      <c r="B858" s="9"/>
+      <c r="C858" s="9"/>
+      <c r="D858" s="9"/>
+      <c r="E858" s="9"/>
+      <c r="F858" s="9"/>
+      <c r="G858" s="9"/>
+      <c r="H858" s="9"/>
+    </row>
+    <row r="859" spans="1:10">
+      <c r="A859" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B859" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C859" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D859" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E859" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F859" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G859" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H859" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="860" spans="1:10">
+      <c r="A860" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B860" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C860" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D860" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E860" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F860" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G860" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H860" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="861" spans="1:10">
+      <c r="A861" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B861" s="13"/>
+      <c r="C861" s="13"/>
+      <c r="D861" s="13"/>
+      <c r="E861" s="13"/>
+      <c r="F861" s="13"/>
+      <c r="G861" s="13"/>
+      <c r="H861" s="13"/>
+    </row>
+    <row r="863" spans="1:10">
+      <c r="A863" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="B863" s="14"/>
+      <c r="C863" s="14"/>
+    </row>
+    <row r="864" spans="1:10">
+      <c r="A864" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B864" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C864" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="865" spans="1:10">
+      <c r="A865" s="17">
+        <v>4297</v>
+      </c>
+      <c r="B865" s="17" t="s">
+        <v>463</v>
+      </c>
+      <c r="C865" s="18" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="867" spans="1:10">
+      <c r="A867" s="19" t="s">
+        <v>465</v>
+      </c>
+      <c r="B867" s="19"/>
+      <c r="C867" s="19"/>
+      <c r="D867" s="19"/>
+      <c r="E867" s="19"/>
+    </row>
+    <row r="868" spans="1:10">
+      <c r="A868" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B868" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C868" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D868" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E868" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="869" spans="1:10">
+      <c r="A869" s="22">
+        <v>6288</v>
+      </c>
+      <c r="B869" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C869" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D869" s="23" t="s">
+        <v>464</v>
+      </c>
+      <c r="E869" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="871" spans="1:10">
+      <c r="A871" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="B871" s="9"/>
+      <c r="C871" s="9"/>
+      <c r="D871" s="9"/>
+      <c r="E871" s="9"/>
+      <c r="F871" s="9"/>
+      <c r="G871" s="9"/>
+      <c r="H871" s="9"/>
+    </row>
+    <row r="872" spans="1:10">
+      <c r="A872" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B872" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C872" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D872" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E872" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F872" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G872" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H872" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="873" spans="1:10">
+      <c r="A873" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B873" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C873" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D873" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E873" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F873" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G873" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H873" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="874" spans="1:10">
+      <c r="A874" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B874" s="13"/>
+      <c r="C874" s="13"/>
+      <c r="D874" s="13"/>
+      <c r="E874" s="13"/>
+      <c r="F874" s="13"/>
+      <c r="G874" s="13"/>
+      <c r="H874" s="13"/>
+    </row>
+    <row r="876" spans="1:10">
+      <c r="A876" s="14" t="s">
+        <v>467</v>
+      </c>
+      <c r="B876" s="14"/>
+      <c r="C876" s="14"/>
+    </row>
+    <row r="877" spans="1:10">
+      <c r="A877" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B877" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C877" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="878" spans="1:10">
+      <c r="A878" s="17">
+        <v>4298</v>
+      </c>
+      <c r="B878" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C878" s="18" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="880" spans="1:10">
+      <c r="A880" s="19" t="s">
+        <v>469</v>
+      </c>
+      <c r="B880" s="19"/>
+      <c r="C880" s="19"/>
+      <c r="D880" s="19"/>
+      <c r="E880" s="19"/>
+    </row>
+    <row r="881" spans="1:10">
+      <c r="A881" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B881" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C881" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D881" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E881" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="882" spans="1:10">
+      <c r="A882" s="22">
+        <v>6306</v>
+      </c>
+      <c r="B882" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C882" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D882" s="23" t="s">
+        <v>468</v>
+      </c>
+      <c r="E882" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="884" spans="1:10">
+      <c r="A884" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="B884" s="9"/>
+      <c r="C884" s="9"/>
+      <c r="D884" s="9"/>
+      <c r="E884" s="9"/>
+      <c r="F884" s="9"/>
+      <c r="G884" s="9"/>
+      <c r="H884" s="9"/>
+    </row>
+    <row r="885" spans="1:10">
+      <c r="A885" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B885" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C885" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D885" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E885" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F885" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G885" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H885" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="886" spans="1:10">
+      <c r="A886" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B886" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C886" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D886" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E886" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F886" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G886" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H886" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="887" spans="1:10">
+      <c r="A887" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B887" s="13"/>
+      <c r="C887" s="13"/>
+      <c r="D887" s="13"/>
+      <c r="E887" s="13"/>
+      <c r="F887" s="13"/>
+      <c r="G887" s="13"/>
+      <c r="H887" s="13"/>
+    </row>
+    <row r="889" spans="1:10">
+      <c r="A889" s="14" t="s">
+        <v>471</v>
+      </c>
+      <c r="B889" s="14"/>
+      <c r="C889" s="14"/>
+    </row>
+    <row r="890" spans="1:10">
+      <c r="A890" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B890" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C890" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="891" spans="1:10">
+      <c r="A891" s="17">
+        <v>4300</v>
+      </c>
+      <c r="B891" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C891" s="18" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="893" spans="1:10">
+      <c r="A893" s="19" t="s">
+        <v>473</v>
+      </c>
+      <c r="B893" s="19"/>
+      <c r="C893" s="19"/>
+      <c r="D893" s="19"/>
+      <c r="E893" s="19"/>
+    </row>
+    <row r="894" spans="1:10">
+      <c r="A894" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B894" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C894" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D894" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E894" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10">
+      <c r="A895" s="22">
+        <v>6280</v>
+      </c>
+      <c r="B895" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C895" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D895" s="23" t="s">
+        <v>472</v>
+      </c>
+      <c r="E895" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="897" spans="1:10">
+      <c r="A897" s="9" t="s">
+        <v>474</v>
+      </c>
+      <c r="B897" s="9"/>
+      <c r="C897" s="9"/>
+      <c r="D897" s="9"/>
+      <c r="E897" s="9"/>
+      <c r="F897" s="9"/>
+      <c r="G897" s="9"/>
+      <c r="H897" s="9"/>
+    </row>
+    <row r="898" spans="1:10">
+      <c r="A898" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B898" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C898" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D898" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E898" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F898" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G898" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H898" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="899" spans="1:10">
+      <c r="A899" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B899" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C899" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D899" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E899" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F899" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G899" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H899" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="900" spans="1:10">
+      <c r="A900" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B900" s="13"/>
+      <c r="C900" s="13"/>
+      <c r="D900" s="13"/>
+      <c r="E900" s="13"/>
+      <c r="F900" s="13"/>
+      <c r="G900" s="13"/>
+      <c r="H900" s="13"/>
+    </row>
+    <row r="902" spans="1:10">
+      <c r="A902" s="14" t="s">
+        <v>475</v>
+      </c>
+      <c r="B902" s="14"/>
+      <c r="C902" s="14"/>
+    </row>
+    <row r="903" spans="1:10">
+      <c r="A903" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B903" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C903" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="904" spans="1:10">
+      <c r="A904" s="17">
+        <v>4301</v>
+      </c>
+      <c r="B904" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C904" s="18" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="906" spans="1:10">
+      <c r="A906" s="19" t="s">
+        <v>477</v>
+      </c>
+      <c r="B906" s="19"/>
+      <c r="C906" s="19"/>
+      <c r="D906" s="19"/>
+      <c r="E906" s="19"/>
+    </row>
+    <row r="907" spans="1:10">
+      <c r="A907" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B907" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C907" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D907" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E907" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="908" spans="1:10">
+      <c r="A908" s="22">
+        <v>6308</v>
+      </c>
+      <c r="B908" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C908" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D908" s="23" t="s">
+        <v>476</v>
+      </c>
+      <c r="E908" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="910" spans="1:10">
+      <c r="A910" s="9" t="s">
+        <v>478</v>
+      </c>
+      <c r="B910" s="9"/>
+      <c r="C910" s="9"/>
+      <c r="D910" s="9"/>
+      <c r="E910" s="9"/>
+      <c r="F910" s="9"/>
+      <c r="G910" s="9"/>
+      <c r="H910" s="9"/>
+    </row>
+    <row r="911" spans="1:10">
+      <c r="A911" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B911" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C911" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D911" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E911" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F911" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G911" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H911" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="912" spans="1:10">
+      <c r="A912" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B912" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C912" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D912" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E912" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F912" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G912" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H912" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="913" spans="1:10">
+      <c r="A913" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B913" s="13"/>
+      <c r="C913" s="13"/>
+      <c r="D913" s="13"/>
+      <c r="E913" s="13"/>
+      <c r="F913" s="13"/>
+      <c r="G913" s="13"/>
+      <c r="H913" s="13"/>
+    </row>
+    <row r="915" spans="1:10">
+      <c r="A915" s="14" t="s">
+        <v>479</v>
+      </c>
+      <c r="B915" s="14"/>
+      <c r="C915" s="14"/>
+    </row>
+    <row r="916" spans="1:10">
+      <c r="A916" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B916" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C916" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="917" spans="1:10">
+      <c r="A917" s="17">
+        <v>4302</v>
+      </c>
+      <c r="B917" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C917" s="18" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="919" spans="1:10">
+      <c r="A919" s="19" t="s">
+        <v>481</v>
+      </c>
+      <c r="B919" s="19"/>
+      <c r="C919" s="19"/>
+      <c r="D919" s="19"/>
+      <c r="E919" s="19"/>
+    </row>
+    <row r="920" spans="1:10">
+      <c r="A920" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B920" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C920" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D920" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E920" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="921" spans="1:10">
+      <c r="A921" s="22">
+        <v>6279</v>
+      </c>
+      <c r="B921" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C921" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D921" s="23" t="s">
+        <v>480</v>
+      </c>
+      <c r="E921" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="923" spans="1:10">
+      <c r="A923" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="B923" s="9"/>
+      <c r="C923" s="9"/>
+      <c r="D923" s="9"/>
+      <c r="E923" s="9"/>
+      <c r="F923" s="9"/>
+      <c r="G923" s="9"/>
+      <c r="H923" s="9"/>
+    </row>
+    <row r="924" spans="1:10">
+      <c r="A924" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B924" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C924" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D924" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E924" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F924" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G924" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H924" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10">
+      <c r="A925" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B925" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C925" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D925" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E925" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F925" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G925" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H925" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="926" spans="1:10">
+      <c r="A926" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B926" s="13"/>
+      <c r="C926" s="13"/>
+      <c r="D926" s="13"/>
+      <c r="E926" s="13"/>
+      <c r="F926" s="13"/>
+      <c r="G926" s="13"/>
+      <c r="H926" s="13"/>
+    </row>
+    <row r="928" spans="1:10">
+      <c r="A928" s="14" t="s">
+        <v>483</v>
+      </c>
+      <c r="B928" s="14"/>
+      <c r="C928" s="14"/>
+    </row>
+    <row r="929" spans="1:10">
+      <c r="A929" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B929" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C929" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="930" spans="1:10">
+      <c r="A930" s="17">
+        <v>4305</v>
+      </c>
+      <c r="B930" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C930" s="18" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="932" spans="1:10">
+      <c r="A932" s="19" t="s">
+        <v>485</v>
+      </c>
+      <c r="B932" s="19"/>
+      <c r="C932" s="19"/>
+      <c r="D932" s="19"/>
+      <c r="E932" s="19"/>
+    </row>
+    <row r="933" spans="1:10">
+      <c r="A933" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B933" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C933" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D933" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E933" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="934" spans="1:10">
+      <c r="A934" s="22">
+        <v>6243</v>
+      </c>
+      <c r="B934" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C934" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D934" s="23" t="s">
+        <v>484</v>
+      </c>
+      <c r="E934" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="936" spans="1:10">
+      <c r="A936" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="B936" s="9"/>
+      <c r="C936" s="9"/>
+      <c r="D936" s="9"/>
+      <c r="E936" s="9"/>
+      <c r="F936" s="9"/>
+      <c r="G936" s="9"/>
+      <c r="H936" s="9"/>
+    </row>
+    <row r="937" spans="1:10">
+      <c r="A937" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B937" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C937" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D937" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E937" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F937" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G937" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H937" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="938" spans="1:10">
+      <c r="A938" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B938" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C938" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D938" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E938" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F938" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G938" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H938" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="939" spans="1:10">
+      <c r="A939" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B939" s="13"/>
+      <c r="C939" s="13"/>
+      <c r="D939" s="13"/>
+      <c r="E939" s="13"/>
+      <c r="F939" s="13"/>
+      <c r="G939" s="13"/>
+      <c r="H939" s="13"/>
+    </row>
+    <row r="941" spans="1:10">
+      <c r="A941" s="14" t="s">
+        <v>471</v>
+      </c>
+      <c r="B941" s="14"/>
+      <c r="C941" s="14"/>
+    </row>
+    <row r="942" spans="1:10">
+      <c r="A942" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B942" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C942" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="943" spans="1:10">
+      <c r="A943" s="17">
+        <v>4300</v>
+      </c>
+      <c r="B943" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C943" s="18" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="945" spans="1:10">
+      <c r="A945" s="19" t="s">
+        <v>473</v>
+      </c>
+      <c r="B945" s="19"/>
+      <c r="C945" s="19"/>
+      <c r="D945" s="19"/>
+      <c r="E945" s="19"/>
+    </row>
+    <row r="946" spans="1:10">
+      <c r="A946" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B946" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C946" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D946" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E946" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="947" spans="1:10">
+      <c r="A947" s="22">
+        <v>6260</v>
+      </c>
+      <c r="B947" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C947" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D947" s="23" t="s">
+        <v>472</v>
+      </c>
+      <c r="E947" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="949" spans="1:10">
+      <c r="A949" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="B949" s="9"/>
+      <c r="C949" s="9"/>
+      <c r="D949" s="9"/>
+      <c r="E949" s="9"/>
+      <c r="F949" s="9"/>
+      <c r="G949" s="9"/>
+      <c r="H949" s="9"/>
+    </row>
+    <row r="950" spans="1:10">
+      <c r="A950" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B950" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C950" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D950" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E950" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F950" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G950" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H950" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="951" spans="1:10">
+      <c r="A951" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B951" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C951" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D951" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E951" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F951" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G951" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H951" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="952" spans="1:10">
+      <c r="A952" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B952" s="13"/>
+      <c r="C952" s="13"/>
+      <c r="D952" s="13"/>
+      <c r="E952" s="13"/>
+      <c r="F952" s="13"/>
+      <c r="G952" s="13"/>
+      <c r="H952" s="13"/>
+    </row>
+    <row r="954" spans="1:10">
+      <c r="A954" s="14" t="s">
+        <v>487</v>
+      </c>
+      <c r="B954" s="14"/>
+      <c r="C954" s="14"/>
+    </row>
+    <row r="955" spans="1:10">
+      <c r="A955" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B955" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C955" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="956" spans="1:10">
+      <c r="A956" s="17">
+        <v>4307</v>
+      </c>
+      <c r="B956" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C956" s="18" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="958" spans="1:10">
+      <c r="A958" s="19" t="s">
+        <v>489</v>
+      </c>
+      <c r="B958" s="19"/>
+      <c r="C958" s="19"/>
+      <c r="D958" s="19"/>
+      <c r="E958" s="19"/>
+    </row>
+    <row r="959" spans="1:10">
+      <c r="A959" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B959" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C959" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D959" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E959" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" s="22">
+        <v>6303</v>
+      </c>
+      <c r="B960" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C960" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D960" s="23" t="s">
+        <v>488</v>
+      </c>
+      <c r="E960" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="962" spans="1:10">
+      <c r="A962" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="B962" s="9"/>
+      <c r="C962" s="9"/>
+      <c r="D962" s="9"/>
+      <c r="E962" s="9"/>
+      <c r="F962" s="9"/>
+      <c r="G962" s="9"/>
+      <c r="H962" s="9"/>
+    </row>
+    <row r="963" spans="1:10">
+      <c r="A963" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B963" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C963" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D963" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E963" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F963" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G963" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H963" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="964" spans="1:10">
+      <c r="A964" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B964" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C964" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D964" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E964" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F964" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G964" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H964" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="965" spans="1:10">
+      <c r="A965" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B965" s="13"/>
+      <c r="C965" s="13"/>
+      <c r="D965" s="13"/>
+      <c r="E965" s="13"/>
+      <c r="F965" s="13"/>
+      <c r="G965" s="13"/>
+      <c r="H965" s="13"/>
+    </row>
+    <row r="967" spans="1:10">
+      <c r="A967" s="14" t="s">
+        <v>491</v>
+      </c>
+      <c r="B967" s="14"/>
+      <c r="C967" s="14"/>
+    </row>
+    <row r="968" spans="1:10">
+      <c r="A968" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B968" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C968" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="969" spans="1:10">
+      <c r="A969" s="17">
+        <v>4308</v>
+      </c>
+      <c r="B969" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C969" s="18" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="971" spans="1:10">
+      <c r="A971" s="19" t="s">
+        <v>493</v>
+      </c>
+      <c r="B971" s="19"/>
+      <c r="C971" s="19"/>
+      <c r="D971" s="19"/>
+      <c r="E971" s="19"/>
+    </row>
+    <row r="972" spans="1:10">
+      <c r="A972" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B972" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C972" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D972" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E972" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="973" spans="1:10">
+      <c r="A973" s="22">
+        <v>6283</v>
+      </c>
+      <c r="B973" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C973" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D973" s="23" t="s">
+        <v>492</v>
+      </c>
+      <c r="E973" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="975" spans="1:10">
+      <c r="A975" s="9" t="s">
+        <v>494</v>
+      </c>
+      <c r="B975" s="9"/>
+      <c r="C975" s="9"/>
+      <c r="D975" s="9"/>
+      <c r="E975" s="9"/>
+      <c r="F975" s="9"/>
+      <c r="G975" s="9"/>
+      <c r="H975" s="9"/>
+    </row>
+    <row r="976" spans="1:10">
+      <c r="A976" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B976" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C976" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D976" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E976" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F976" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G976" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H976" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="977" spans="1:10">
+      <c r="A977" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B977" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C977" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D977" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E977" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F977" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G977" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H977" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="978" spans="1:10">
+      <c r="A978" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B978" s="13"/>
+      <c r="C978" s="13"/>
+      <c r="D978" s="13"/>
+      <c r="E978" s="13"/>
+      <c r="F978" s="13"/>
+      <c r="G978" s="13"/>
+      <c r="H978" s="13"/>
+    </row>
+    <row r="980" spans="1:10">
+      <c r="A980" s="14" t="s">
+        <v>495</v>
+      </c>
+      <c r="B980" s="14"/>
+      <c r="C980" s="14"/>
+    </row>
+    <row r="981" spans="1:10">
+      <c r="A981" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B981" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C981" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="982" spans="1:10">
+      <c r="A982" s="17">
+        <v>4309</v>
+      </c>
+      <c r="B982" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="C982" s="18" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="984" spans="1:10">
+      <c r="A984" s="19" t="s">
+        <v>497</v>
+      </c>
+      <c r="B984" s="19"/>
+      <c r="C984" s="19"/>
+      <c r="D984" s="19"/>
+      <c r="E984" s="19"/>
+    </row>
+    <row r="985" spans="1:10">
+      <c r="A985" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B985" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C985" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D985" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E985" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="986" spans="1:10">
+      <c r="A986" s="22">
+        <v>6285</v>
+      </c>
+      <c r="B986" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C986" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D986" s="23" t="s">
+        <v>496</v>
+      </c>
+      <c r="E986" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="988" spans="1:10">
+      <c r="A988" s="9" t="s">
+        <v>498</v>
+      </c>
+      <c r="B988" s="9"/>
+      <c r="C988" s="9"/>
+      <c r="D988" s="9"/>
+      <c r="E988" s="9"/>
+      <c r="F988" s="9"/>
+      <c r="G988" s="9"/>
+      <c r="H988" s="9"/>
+    </row>
+    <row r="989" spans="1:10">
+      <c r="A989" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B989" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C989" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D989" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E989" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F989" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G989" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H989" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="990" spans="1:10">
+      <c r="A990" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B990" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C990" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="D990" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E990" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F990" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G990" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="H990" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="991" spans="1:10">
+      <c r="A991" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="B991" s="13"/>
+      <c r="C991" s="13"/>
+      <c r="D991" s="13"/>
+      <c r="E991" s="13"/>
+      <c r="F991" s="13"/>
+      <c r="G991" s="13"/>
+      <c r="H991" s="13"/>
+    </row>
+    <row r="993" spans="1:10">
+      <c r="A993" s="14" t="s">
+        <v>502</v>
+      </c>
+      <c r="B993" s="14"/>
+      <c r="C993" s="14"/>
+    </row>
+    <row r="994" spans="1:10">
+      <c r="A994" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B994" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C994" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="995" spans="1:10">
+      <c r="A995" s="17">
+        <v>6800</v>
+      </c>
+      <c r="B995" s="17" t="s">
+        <v>503</v>
+      </c>
+      <c r="C995" s="18" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="997" spans="1:10">
+      <c r="A997" s="19" t="s">
+        <v>505</v>
+      </c>
+      <c r="B997" s="19"/>
+      <c r="C997" s="19"/>
+      <c r="D997" s="19"/>
+      <c r="E997" s="19"/>
+    </row>
+    <row r="998" spans="1:10">
+      <c r="A998" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B998" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C998" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D998" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E998" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="999" spans="1:10">
+      <c r="A999" s="22">
+        <v>109050</v>
+      </c>
+      <c r="B999" s="22" t="s">
+        <v>503</v>
+      </c>
+      <c r="C999" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="D999" s="23" t="s">
+        <v>504</v>
+      </c>
+      <c r="E999" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:10">
+      <c r="A1001" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="B1001" s="9"/>
+      <c r="C1001" s="9"/>
+      <c r="D1001" s="9"/>
+      <c r="E1001" s="9"/>
+      <c r="F1001" s="9"/>
+      <c r="G1001" s="9"/>
+      <c r="H1001" s="9"/>
+    </row>
+    <row r="1002" spans="1:10">
+      <c r="A1002" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1002" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1002" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1002" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1002" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1002" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1002" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1002" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:10">
+      <c r="A1003" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1003" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C1003" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="D1003" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E1003" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F1003" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1003" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1003" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:10">
+      <c r="A1004" s="12" t="s">
+        <v>508</v>
+      </c>
+      <c r="B1004" s="13"/>
+      <c r="C1004" s="13"/>
+      <c r="D1004" s="13"/>
+      <c r="E1004" s="13"/>
+      <c r="F1004" s="13"/>
+      <c r="G1004" s="13"/>
+      <c r="H1004" s="13"/>
+    </row>
+    <row r="1006" spans="1:10">
+      <c r="A1006" s="14" t="s">
+        <v>509</v>
+      </c>
+      <c r="B1006" s="14"/>
+      <c r="C1006" s="14"/>
+    </row>
+    <row r="1007" spans="1:10">
+      <c r="A1007" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1007" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1007" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:10">
+      <c r="A1008" s="17">
+        <v>1</v>
+      </c>
+      <c r="B1008" s="17" t="s">
+        <v>503</v>
+      </c>
+      <c r="C1008" s="18" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:10">
+      <c r="A1010" s="19" t="s">
+        <v>510</v>
+      </c>
+      <c r="B1010" s="19"/>
+      <c r="C1010" s="19"/>
+      <c r="D1010" s="19"/>
+      <c r="E1010" s="19"/>
+    </row>
+    <row r="1011" spans="1:10">
+      <c r="A1011" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1011" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1011" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1011" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1011" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:10">
+      <c r="A1012" s="22">
+        <v>109049</v>
+      </c>
+      <c r="B1012" s="22" t="s">
+        <v>503</v>
+      </c>
+      <c r="C1012" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="D1012" s="23" t="s">
+        <v>278</v>
+      </c>
+      <c r="E1012" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:10">
+      <c r="A1014" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="B1014" s="9"/>
+      <c r="C1014" s="9"/>
+      <c r="D1014" s="9"/>
+      <c r="E1014" s="9"/>
+      <c r="F1014" s="9"/>
+      <c r="G1014" s="9"/>
+      <c r="H1014" s="9"/>
+    </row>
+    <row r="1015" spans="1:10">
+      <c r="A1015" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1015" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1015" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1015" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1015" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1015" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1015" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1015" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:10">
+      <c r="A1016" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1016" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1016" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D1016" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E1016" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1016" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1016" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1016" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:10">
+      <c r="A1017" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="B1017" s="13"/>
+      <c r="C1017" s="13"/>
+      <c r="D1017" s="13"/>
+      <c r="E1017" s="13"/>
+      <c r="F1017" s="13"/>
+      <c r="G1017" s="13"/>
+      <c r="H1017" s="13"/>
+    </row>
+    <row r="1019" spans="1:10">
+      <c r="A1019" s="14" t="s">
+        <v>514</v>
+      </c>
+      <c r="B1019" s="14"/>
+      <c r="C1019" s="14"/>
+    </row>
+    <row r="1020" spans="1:10">
+      <c r="A1020" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1020" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1020" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:10">
+      <c r="A1021" s="17">
+        <v>1</v>
+      </c>
+      <c r="B1021" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1021" s="18" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:10">
+      <c r="A1023" s="19" t="s">
+        <v>516</v>
+      </c>
+      <c r="B1023" s="19"/>
+      <c r="C1023" s="19"/>
+      <c r="D1023" s="19"/>
+      <c r="E1023" s="19"/>
+    </row>
+    <row r="1024" spans="1:10">
+      <c r="A1024" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1024" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1024" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1024" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1024" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:10">
+      <c r="A1025" s="22">
+        <v>390086</v>
+      </c>
+      <c r="B1025" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1025" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1025" s="23" t="s">
+        <v>515</v>
+      </c>
+      <c r="E1025" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:10">
+      <c r="A1027" s="9" t="s">
+        <v>517</v>
+      </c>
+      <c r="B1027" s="9"/>
+      <c r="C1027" s="9"/>
+      <c r="D1027" s="9"/>
+      <c r="E1027" s="9"/>
+      <c r="F1027" s="9"/>
+      <c r="G1027" s="9"/>
+      <c r="H1027" s="9"/>
+    </row>
+    <row r="1028" spans="1:10">
+      <c r="A1028" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1028" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1028" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1028" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1028" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1028" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1028" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1028" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:10">
+      <c r="A1029" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1029" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1029" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D1029" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E1029" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="F1029" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1029" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1029" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:10">
+      <c r="A1030" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="B1030" s="13"/>
+      <c r="C1030" s="13"/>
+      <c r="D1030" s="13"/>
+      <c r="E1030" s="13"/>
+      <c r="F1030" s="13"/>
+      <c r="G1030" s="13"/>
+      <c r="H1030" s="13"/>
+    </row>
+    <row r="1032" spans="1:10">
+      <c r="A1032" s="14" t="s">
+        <v>520</v>
+      </c>
+      <c r="B1032" s="14"/>
+      <c r="C1032" s="14"/>
+    </row>
+    <row r="1033" spans="1:10">
+      <c r="A1033" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1033" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1033" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:10">
+      <c r="A1034" s="17">
+        <v>1</v>
+      </c>
+      <c r="B1034" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1034" s="18" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:10">
+      <c r="A1036" s="19" t="s">
+        <v>522</v>
+      </c>
+      <c r="B1036" s="19"/>
+      <c r="C1036" s="19"/>
+      <c r="D1036" s="19"/>
+      <c r="E1036" s="19"/>
+    </row>
+    <row r="1037" spans="1:10">
+      <c r="A1037" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1037" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1037" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1037" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1037" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:10">
+      <c r="A1038" s="22">
+        <v>390085</v>
+      </c>
+      <c r="B1038" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1038" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1038" s="23" t="s">
+        <v>521</v>
+      </c>
+      <c r="E1038" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:10">
+      <c r="A1040" s="9" t="s">
+        <v>523</v>
+      </c>
+      <c r="B1040" s="9"/>
+      <c r="C1040" s="9"/>
+      <c r="D1040" s="9"/>
+      <c r="E1040" s="9"/>
+      <c r="F1040" s="9"/>
+      <c r="G1040" s="9"/>
+      <c r="H1040" s="9"/>
+    </row>
+    <row r="1041" spans="1:10">
+      <c r="A1041" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1041" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1041" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1041" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1041" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1041" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1041" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1041" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:10">
+      <c r="A1042" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1042" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1042" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D1042" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E1042" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F1042" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1042" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1042" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:10">
+      <c r="A1043" s="12" t="s">
+        <v>524</v>
+      </c>
+      <c r="B1043" s="13"/>
+      <c r="C1043" s="13"/>
+      <c r="D1043" s="13"/>
+      <c r="E1043" s="13"/>
+      <c r="F1043" s="13"/>
+      <c r="G1043" s="13"/>
+      <c r="H1043" s="13"/>
+    </row>
+    <row r="1045" spans="1:10">
+      <c r="A1045" s="14" t="s">
+        <v>525</v>
+      </c>
+      <c r="B1045" s="14"/>
+      <c r="C1045" s="14"/>
+    </row>
+    <row r="1046" spans="1:10">
+      <c r="A1046" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1046" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1046" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:10">
+      <c r="A1047" s="17">
+        <v>1</v>
+      </c>
+      <c r="B1047" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1047" s="18" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:10">
+      <c r="A1049" s="19" t="s">
+        <v>527</v>
+      </c>
+      <c r="B1049" s="19"/>
+      <c r="C1049" s="19"/>
+      <c r="D1049" s="19"/>
+      <c r="E1049" s="19"/>
+    </row>
+    <row r="1050" spans="1:10">
+      <c r="A1050" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1050" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1050" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1050" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1050" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:10">
+      <c r="A1051" s="22">
+        <v>390094</v>
+      </c>
+      <c r="B1051" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1051" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1051" s="23" t="s">
+        <v>526</v>
+      </c>
+      <c r="E1051" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:10">
+      <c r="A1053" s="9" t="s">
+        <v>528</v>
+      </c>
+      <c r="B1053" s="9"/>
+      <c r="C1053" s="9"/>
+      <c r="D1053" s="9"/>
+      <c r="E1053" s="9"/>
+      <c r="F1053" s="9"/>
+      <c r="G1053" s="9"/>
+      <c r="H1053" s="9"/>
+    </row>
+    <row r="1054" spans="1:10">
+      <c r="A1054" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1054" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1054" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1054" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1054" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1054" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1054" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1054" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:10">
+      <c r="A1055" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1055" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1055" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D1055" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E1055" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="F1055" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1055" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1055" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:10">
+      <c r="A1056" s="12" t="s">
+        <v>531</v>
+      </c>
+      <c r="B1056" s="13"/>
+      <c r="C1056" s="13"/>
+      <c r="D1056" s="13"/>
+      <c r="E1056" s="13"/>
+      <c r="F1056" s="13"/>
+      <c r="G1056" s="13"/>
+      <c r="H1056" s="13"/>
+    </row>
+    <row r="1058" spans="1:10">
+      <c r="A1058" s="14" t="s">
+        <v>532</v>
+      </c>
+      <c r="B1058" s="14"/>
+      <c r="C1058" s="14"/>
+    </row>
+    <row r="1059" spans="1:10">
+      <c r="A1059" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1059" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1059" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:10">
+      <c r="A1060" s="17">
+        <v>1</v>
+      </c>
+      <c r="B1060" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1060" s="18" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:10">
+      <c r="A1062" s="19" t="s">
+        <v>534</v>
+      </c>
+      <c r="B1062" s="19"/>
+      <c r="C1062" s="19"/>
+      <c r="D1062" s="19"/>
+      <c r="E1062" s="19"/>
+    </row>
+    <row r="1063" spans="1:10">
+      <c r="A1063" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1063" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1063" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1063" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1063" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:10">
+      <c r="A1064" s="22">
+        <v>390095</v>
+      </c>
+      <c r="B1064" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1064" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1064" s="23" t="s">
+        <v>533</v>
+      </c>
+      <c r="E1064" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:10">
+      <c r="A1066" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="B1066" s="9"/>
+      <c r="C1066" s="9"/>
+      <c r="D1066" s="9"/>
+      <c r="E1066" s="9"/>
+      <c r="F1066" s="9"/>
+      <c r="G1066" s="9"/>
+      <c r="H1066" s="9"/>
+    </row>
+    <row r="1067" spans="1:10">
+      <c r="A1067" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1067" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1067" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1067" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1067" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1067" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1067" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1067" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:10">
+      <c r="A1068" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1068" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1068" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D1068" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E1068" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F1068" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1068" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1068" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:10">
+      <c r="A1069" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1069" s="13"/>
+      <c r="C1069" s="13"/>
+      <c r="D1069" s="13"/>
+      <c r="E1069" s="13"/>
+      <c r="F1069" s="13"/>
+      <c r="G1069" s="13"/>
+      <c r="H1069" s="13"/>
+    </row>
+    <row r="1071" spans="1:10">
+      <c r="A1071" s="14" t="s">
+        <v>537</v>
+      </c>
+      <c r="B1071" s="14"/>
+      <c r="C1071" s="14"/>
+    </row>
+    <row r="1072" spans="1:10">
+      <c r="A1072" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1072" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1072" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:10">
+      <c r="A1073" s="17">
+        <v>1</v>
+      </c>
+      <c r="B1073" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1073" s="18" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:10">
+      <c r="A1075" s="19" t="s">
+        <v>539</v>
+      </c>
+      <c r="B1075" s="19"/>
+      <c r="C1075" s="19"/>
+      <c r="D1075" s="19"/>
+      <c r="E1075" s="19"/>
+    </row>
+    <row r="1076" spans="1:10">
+      <c r="A1076" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1076" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1076" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1076" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1076" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:10">
+      <c r="A1077" s="22">
+        <v>390091</v>
+      </c>
+      <c r="B1077" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1077" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1077" s="23" t="s">
+        <v>538</v>
+      </c>
+      <c r="E1077" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:10">
+      <c r="A1080" s="7"/>
+    </row>
+    <row r="1082" spans="1:10">
+      <c r="A1082" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B1082" s="2"/>
+      <c r="C1082" s="2"/>
+      <c r="D1082" s="2"/>
+      <c r="E1082" s="2"/>
+      <c r="F1082" s="2"/>
+      <c r="G1082" s="2"/>
+      <c r="H1082" s="2"/>
+      <c r="I1082" s="2"/>
+      <c r="J1082" s="2"/>
+    </row>
+    <row r="1083" spans="1:10">
+      <c r="A1083" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1083" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1083" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1083" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1083" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1083" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1083" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1083" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1083" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1083" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:10">
+      <c r="A1084" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="B1084" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="C1084" s="3"/>
+      <c r="D1084" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1084" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="F1084" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B226" s="14" t="s">
-[...30 lines deleted...]
-      <c r="B230" s="19" t="s">
+      <c r="G1084" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1084" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I1084" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="J1084" s="6" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:10">
+      <c r="A1086" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>542</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>545</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:10">
+      <c r="A1087" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>179</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>546</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>174</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:10">
+      <c r="A1088" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>544</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>544</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>547</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:10">
+      <c r="A1089" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>547</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>548</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:10">
+      <c r="A1091" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C230" s="19" t="s">
-[...9943 lines deleted...]
-      </c>
+      <c r="B1091" s="8"/>
+      <c r="C1091" s="8"/>
+      <c r="D1091" s="8"/>
+      <c r="E1091" s="8"/>
+      <c r="F1091" s="8"/>
+      <c r="G1091" s="8"/>
+      <c r="H1091" s="8"/>
     </row>
     <row r="1093" spans="1:10">
-      <c r="A1093" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1093" s="8"/>
+      <c r="A1093" s="9" t="s">
+        <v>549</v>
+      </c>
+      <c r="B1093" s="9"/>
+      <c r="C1093" s="9"/>
+      <c r="D1093" s="9"/>
+      <c r="E1093" s="9"/>
+      <c r="F1093" s="9"/>
+      <c r="G1093" s="9"/>
+      <c r="H1093" s="9"/>
     </row>
     <row r="1094" spans="1:10">
-      <c r="A1094" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A1094" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1094" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1094" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1094" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1094" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1094" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1094" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1094" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1095" spans="1:10">
       <c r="A1095" s="3" t="s">
-        <v>510</v>
+        <v>550</v>
       </c>
       <c r="B1095" s="3" t="s">
-        <v>511</v>
+        <v>551</v>
       </c>
       <c r="C1095" s="3" t="s">
-        <v>512</v>
+        <v>552</v>
       </c>
       <c r="D1095" s="3">
-        <v>706</v>
+        <v>17006</v>
       </c>
       <c r="E1095" s="3" t="s">
-        <v>166</v>
+        <v>553</v>
       </c>
       <c r="F1095" s="3" t="s">
-        <v>127</v>
+        <v>554</v>
       </c>
       <c r="G1095" s="3" t="s">
-        <v>513</v>
+        <v>77</v>
       </c>
       <c r="H1095" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1096" spans="1:10">
-      <c r="A1096" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H1096" s="12"/>
+      <c r="A1096" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1096" s="13"/>
+      <c r="C1096" s="13"/>
+      <c r="D1096" s="13"/>
+      <c r="E1096" s="13"/>
+      <c r="F1096" s="13"/>
+      <c r="G1096" s="13"/>
+      <c r="H1096" s="13"/>
     </row>
     <row r="1098" spans="1:10">
-      <c r="A1098" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C1098" s="13"/>
+      <c r="A1098" s="14" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1098" s="14"/>
+      <c r="C1098" s="14"/>
     </row>
     <row r="1099" spans="1:10">
-      <c r="A1099" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1099" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1099" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1099" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1100" spans="1:10">
-      <c r="A1100" s="16">
-[...6 lines deleted...]
-        <v>542</v>
+      <c r="A1100" s="17" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1100" s="17" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1100" s="18" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="1102" spans="1:10">
-      <c r="A1102" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E1102" s="18"/>
+      <c r="A1102" s="19" t="s">
+        <v>560</v>
+      </c>
+      <c r="B1102" s="19"/>
+      <c r="C1102" s="19"/>
+      <c r="D1102" s="19"/>
+      <c r="E1102" s="19"/>
     </row>
     <row r="1103" spans="1:10">
-      <c r="A1103" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E1103" s="19" t="s">
+      <c r="A1103" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1103" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1103" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1103" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1103" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1104" spans="1:10">
-      <c r="A1104" s="21">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A1104" s="22">
+        <v>6166006</v>
+      </c>
+      <c r="B1104" s="22" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1104" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="D1104" s="23" t="s">
+        <v>559</v>
+      </c>
+      <c r="E1104" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="1106" spans="1:10">
-      <c r="A1106" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1106" s="8"/>
+      <c r="A1106" s="9" t="s">
+        <v>562</v>
+      </c>
+      <c r="B1106" s="9"/>
+      <c r="C1106" s="9"/>
+      <c r="D1106" s="9"/>
+      <c r="E1106" s="9"/>
+      <c r="F1106" s="9"/>
+      <c r="G1106" s="9"/>
+      <c r="H1106" s="9"/>
     </row>
     <row r="1107" spans="1:10">
-      <c r="A1107" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A1107" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1107" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1107" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1107" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1107" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1107" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1107" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1107" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1108" spans="1:10">
       <c r="A1108" s="3" t="s">
-        <v>510</v>
+        <v>563</v>
       </c>
       <c r="B1108" s="3" t="s">
-        <v>511</v>
+        <v>551</v>
       </c>
       <c r="C1108" s="3" t="s">
-        <v>512</v>
+        <v>564</v>
       </c>
       <c r="D1108" s="3">
         <v>706</v>
       </c>
       <c r="E1108" s="3" t="s">
-        <v>166</v>
+        <v>553</v>
       </c>
       <c r="F1108" s="3" t="s">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="G1108" s="3" t="s">
-        <v>513</v>
+        <v>565</v>
       </c>
       <c r="H1108" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1109" spans="1:10">
-      <c r="A1109" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H1109" s="12"/>
+      <c r="A1109" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="B1109" s="13"/>
+      <c r="C1109" s="13"/>
+      <c r="D1109" s="13"/>
+      <c r="E1109" s="13"/>
+      <c r="F1109" s="13"/>
+      <c r="G1109" s="13"/>
+      <c r="H1109" s="13"/>
     </row>
     <row r="1111" spans="1:10">
-      <c r="A1111" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C1111" s="13"/>
+      <c r="A1111" s="14" t="s">
+        <v>566</v>
+      </c>
+      <c r="B1111" s="14"/>
+      <c r="C1111" s="14"/>
     </row>
     <row r="1112" spans="1:10">
-      <c r="A1112" s="14" t="s">
+      <c r="A1112" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1112" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1112" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:10">
+      <c r="A1113" s="17">
+        <v>26</v>
+      </c>
+      <c r="B1113" s="17" t="s">
+        <v>567</v>
+      </c>
+      <c r="C1113" s="18" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:10">
+      <c r="A1115" s="19" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1115" s="19"/>
+      <c r="C1115" s="19"/>
+      <c r="D1115" s="19"/>
+      <c r="E1115" s="19"/>
+    </row>
+    <row r="1116" spans="1:10">
+      <c r="A1116" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1116" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1116" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1116" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1116" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:10">
+      <c r="A1117" s="22">
+        <v>8215046</v>
+      </c>
+      <c r="B1117" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="C1117" s="22" t="s">
+        <v>563</v>
+      </c>
+      <c r="D1117" s="23" t="s">
+        <v>568</v>
+      </c>
+      <c r="E1117" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:10">
+      <c r="A1120" s="7"/>
+    </row>
+    <row r="1122" spans="1:10">
+      <c r="A1122" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="B1122" s="2"/>
+      <c r="C1122" s="2"/>
+      <c r="D1122" s="2"/>
+      <c r="E1122" s="2"/>
+      <c r="F1122" s="2"/>
+      <c r="G1122" s="2"/>
+      <c r="H1122" s="2"/>
+      <c r="I1122" s="2"/>
+      <c r="J1122" s="2"/>
+    </row>
+    <row r="1123" spans="1:10">
+      <c r="A1123" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1123" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1123" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1123" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1123" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1123" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1123" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1123" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1123" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1123" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:10">
+      <c r="A1124" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B1124" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="C1124" s="3"/>
+      <c r="D1124" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1124" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="F1124" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B1112" s="14" t="s">
-[...30 lines deleted...]
-      <c r="B1116" s="19" t="s">
+      <c r="G1124" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H1124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1124" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="J1124" s="6" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:10">
+      <c r="A1126" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>572</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>575</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:10">
+      <c r="A1127" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>257</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:10">
+      <c r="A1128" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>574</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>574</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>576</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:10">
+      <c r="A1129" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>576</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>577</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:10">
+      <c r="A1131" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C1116" s="19" t="s">
-[...184 lines deleted...]
-      <c r="H1132" s="8"/>
+      <c r="B1131" s="8"/>
+      <c r="C1131" s="8"/>
+      <c r="D1131" s="8"/>
+      <c r="E1131" s="8"/>
+      <c r="F1131" s="8"/>
+      <c r="G1131" s="8"/>
+      <c r="H1131" s="8"/>
     </row>
     <row r="1133" spans="1:10">
       <c r="A1133" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>578</v>
+      </c>
+      <c r="B1133" s="9"/>
+      <c r="C1133" s="9"/>
+      <c r="D1133" s="9"/>
+      <c r="E1133" s="9"/>
+      <c r="F1133" s="9"/>
+      <c r="G1133" s="9"/>
+      <c r="H1133" s="9"/>
     </row>
     <row r="1134" spans="1:10">
-      <c r="A1134" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1134" s="3">
+      <c r="A1134" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1134" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1134" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1134" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1134" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1134" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1134" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1134" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:10">
+      <c r="A1135" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B1135" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C1135" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D1135" s="3">
         <v>706</v>
       </c>
-      <c r="E1134" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1137" s="13"/>
+      <c r="E1135" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1135" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G1135" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1135" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:10">
+      <c r="A1136" s="12" t="s">
+        <v>580</v>
+      </c>
+      <c r="B1136" s="13"/>
+      <c r="C1136" s="13"/>
+      <c r="D1136" s="13"/>
+      <c r="E1136" s="13"/>
+      <c r="F1136" s="13"/>
+      <c r="G1136" s="13"/>
+      <c r="H1136" s="13"/>
     </row>
     <row r="1138" spans="1:10">
       <c r="A1138" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>581</v>
+      </c>
+      <c r="B1138" s="14"/>
+      <c r="C1138" s="14"/>
     </row>
     <row r="1139" spans="1:10">
-      <c r="A1139" s="16">
-[...16 lines deleted...]
-      <c r="E1141" s="18"/>
+      <c r="A1139" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1139" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1139" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:10">
+      <c r="A1140" s="17">
+        <v>6732</v>
+      </c>
+      <c r="B1140" s="17" t="s">
+        <v>582</v>
+      </c>
+      <c r="C1140" s="18" t="s">
+        <v>583</v>
+      </c>
     </row>
     <row r="1142" spans="1:10">
       <c r="A1142" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1142" s="19" t="s">
+        <v>584</v>
+      </c>
+      <c r="B1142" s="19"/>
+      <c r="C1142" s="19"/>
+      <c r="D1142" s="19"/>
+      <c r="E1142" s="19"/>
+    </row>
+    <row r="1143" spans="1:10">
+      <c r="A1143" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1143" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1143" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1143" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1143" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1143" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1145" s="8"/>
+    <row r="1144" spans="1:10">
+      <c r="A1144" s="22" t="s">
+        <v>585</v>
+      </c>
+      <c r="B1144" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="C1144" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="D1144" s="23" t="s">
+        <v>583</v>
+      </c>
+      <c r="E1144" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1146" spans="1:10">
       <c r="A1146" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="B1146" s="9"/>
+      <c r="C1146" s="9"/>
+      <c r="D1146" s="9"/>
+      <c r="E1146" s="9"/>
+      <c r="F1146" s="9"/>
+      <c r="G1146" s="9"/>
+      <c r="H1146" s="9"/>
     </row>
     <row r="1147" spans="1:10">
-      <c r="A1147" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1147" s="3">
+      <c r="A1147" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1147" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1147" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1147" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1147" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1147" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1147" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1147" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:10">
+      <c r="A1148" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B1148" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C1148" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D1148" s="3">
         <v>706</v>
       </c>
-      <c r="E1147" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1150" s="13"/>
+      <c r="E1148" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F1148" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G1148" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1148" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:10">
+      <c r="A1149" s="12" t="s">
+        <v>588</v>
+      </c>
+      <c r="B1149" s="13"/>
+      <c r="C1149" s="13"/>
+      <c r="D1149" s="13"/>
+      <c r="E1149" s="13"/>
+      <c r="F1149" s="13"/>
+      <c r="G1149" s="13"/>
+      <c r="H1149" s="13"/>
     </row>
     <row r="1151" spans="1:10">
       <c r="A1151" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>589</v>
+      </c>
+      <c r="B1151" s="14"/>
+      <c r="C1151" s="14"/>
     </row>
     <row r="1152" spans="1:10">
-      <c r="A1152" s="16">
-[...16 lines deleted...]
-      <c r="E1154" s="18"/>
+      <c r="A1152" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1152" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1152" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:10">
+      <c r="A1153" s="17">
+        <v>6872</v>
+      </c>
+      <c r="B1153" s="17" t="s">
+        <v>265</v>
+      </c>
+      <c r="C1153" s="18" t="s">
+        <v>590</v>
+      </c>
     </row>
     <row r="1155" spans="1:10">
       <c r="A1155" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1155" s="19" t="s">
+        <v>591</v>
+      </c>
+      <c r="B1155" s="19"/>
+      <c r="C1155" s="19"/>
+      <c r="D1155" s="19"/>
+      <c r="E1155" s="19"/>
+    </row>
+    <row r="1156" spans="1:10">
+      <c r="A1156" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1156" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1156" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1156" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1156" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1156" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1158" s="8"/>
+    <row r="1157" spans="1:10">
+      <c r="A1157" s="22">
+        <v>235018</v>
+      </c>
+      <c r="B1157" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="C1157" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="D1157" s="23" t="s">
+        <v>590</v>
+      </c>
+      <c r="E1157" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1159" spans="1:10">
       <c r="A1159" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="B1159" s="9"/>
+      <c r="C1159" s="9"/>
+      <c r="D1159" s="9"/>
+      <c r="E1159" s="9"/>
+      <c r="F1159" s="9"/>
+      <c r="G1159" s="9"/>
+      <c r="H1159" s="9"/>
     </row>
     <row r="1160" spans="1:10">
-      <c r="A1160" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1160" s="3">
+      <c r="A1160" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1160" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1160" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1160" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1160" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1160" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1160" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1160" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:10">
+      <c r="A1161" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1161" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1161" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1161" s="3">
         <v>706</v>
       </c>
-      <c r="E1160" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1163" s="13"/>
+      <c r="E1161" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1161" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1161" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1161" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:10">
+      <c r="A1162" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="B1162" s="13"/>
+      <c r="C1162" s="13"/>
+      <c r="D1162" s="13"/>
+      <c r="E1162" s="13"/>
+      <c r="F1162" s="13"/>
+      <c r="G1162" s="13"/>
+      <c r="H1162" s="13"/>
     </row>
     <row r="1164" spans="1:10">
       <c r="A1164" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>597</v>
+      </c>
+      <c r="B1164" s="14"/>
+      <c r="C1164" s="14"/>
     </row>
     <row r="1165" spans="1:10">
-      <c r="A1165" s="16">
-[...16 lines deleted...]
-      <c r="E1167" s="18"/>
+      <c r="A1165" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1165" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1165" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:10">
+      <c r="A1166" s="17">
+        <v>301</v>
+      </c>
+      <c r="B1166" s="17" t="s">
+        <v>189</v>
+      </c>
+      <c r="C1166" s="18" t="s">
+        <v>598</v>
+      </c>
     </row>
     <row r="1168" spans="1:10">
       <c r="A1168" s="19" t="s">
-        <v>61</v>
-[...7 lines deleted...]
-      <c r="D1168" s="20" t="s">
+        <v>599</v>
+      </c>
+      <c r="B1168" s="19"/>
+      <c r="C1168" s="19"/>
+      <c r="D1168" s="19"/>
+      <c r="E1168" s="19"/>
+    </row>
+    <row r="1169" spans="1:10">
+      <c r="A1169" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1169" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1169" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1169" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1169" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:10">
+      <c r="A1170" s="22">
+        <v>386006</v>
+      </c>
+      <c r="B1170" s="22" t="s">
+        <v>189</v>
+      </c>
+      <c r="C1170" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1170" s="23" t="s">
+        <v>598</v>
+      </c>
+      <c r="E1170" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:10">
+      <c r="A1172" s="9" t="s">
+        <v>600</v>
+      </c>
+      <c r="B1172" s="9"/>
+      <c r="C1172" s="9"/>
+      <c r="D1172" s="9"/>
+      <c r="E1172" s="9"/>
+      <c r="F1172" s="9"/>
+      <c r="G1172" s="9"/>
+      <c r="H1172" s="9"/>
+    </row>
+    <row r="1173" spans="1:10">
+      <c r="A1173" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1173" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1173" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1173" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1173" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1173" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1173" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1173" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:10">
+      <c r="A1174" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1174" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1174" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1174" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1174" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1174" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1174" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1174" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:10">
+      <c r="A1175" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="B1175" s="13"/>
+      <c r="C1175" s="13"/>
+      <c r="D1175" s="13"/>
+      <c r="E1175" s="13"/>
+      <c r="F1175" s="13"/>
+      <c r="G1175" s="13"/>
+      <c r="H1175" s="13"/>
+    </row>
+    <row r="1177" spans="1:10">
+      <c r="A1177" s="14" t="s">
+        <v>602</v>
+      </c>
+      <c r="B1177" s="14"/>
+      <c r="C1177" s="14"/>
+    </row>
+    <row r="1178" spans="1:10">
+      <c r="A1178" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1178" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1178" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="E1168" s="19" t="s">
+    </row>
+    <row r="1179" spans="1:10">
+      <c r="A1179" s="17">
+        <v>334</v>
+      </c>
+      <c r="B1179" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="C1179" s="18" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:10">
+      <c r="A1181" s="19" t="s">
+        <v>604</v>
+      </c>
+      <c r="B1181" s="19"/>
+      <c r="C1181" s="19"/>
+      <c r="D1181" s="19"/>
+      <c r="E1181" s="19"/>
+    </row>
+    <row r="1182" spans="1:10">
+      <c r="A1182" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1182" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1182" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1182" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1182" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1169" spans="1:10">
-[...190 lines deleted...]
-    </row>
     <row r="1183" spans="1:10">
-      <c r="A1183" s="7" t="s">
-[...8 lines deleted...]
-      <c r="H1183" s="7"/>
+      <c r="A1183" s="22">
+        <v>4107010</v>
+      </c>
+      <c r="B1183" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1183" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1183" s="23" t="s">
+        <v>603</v>
+      </c>
+      <c r="E1183" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1185" spans="1:10">
-      <c r="A1185" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1185" s="8"/>
+      <c r="A1185" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1185" s="9"/>
+      <c r="C1185" s="9"/>
+      <c r="D1185" s="9"/>
+      <c r="E1185" s="9"/>
+      <c r="F1185" s="9"/>
+      <c r="G1185" s="9"/>
+      <c r="H1185" s="9"/>
     </row>
     <row r="1186" spans="1:10">
-      <c r="A1186" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A1186" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1186" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1186" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1186" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1186" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1186" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1186" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1186" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1187" spans="1:10">
       <c r="A1187" s="3" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="B1187" s="3" t="s">
-        <v>479</v>
+        <v>594</v>
       </c>
       <c r="C1187" s="3" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="D1187" s="3">
-        <v>600</v>
+        <v>706</v>
       </c>
       <c r="E1187" s="3" t="s">
-        <v>578</v>
+        <v>134</v>
       </c>
       <c r="F1187" s="3" t="s">
-        <v>579</v>
+        <v>204</v>
       </c>
       <c r="G1187" s="3" t="s">
-        <v>580</v>
+        <v>77</v>
       </c>
       <c r="H1187" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1188" spans="1:10">
-      <c r="A1188" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H1188" s="12"/>
+      <c r="A1188" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="B1188" s="13"/>
+      <c r="C1188" s="13"/>
+      <c r="D1188" s="13"/>
+      <c r="E1188" s="13"/>
+      <c r="F1188" s="13"/>
+      <c r="G1188" s="13"/>
+      <c r="H1188" s="13"/>
     </row>
     <row r="1190" spans="1:10">
-      <c r="A1190" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C1190" s="13"/>
+      <c r="A1190" s="14" t="s">
+        <v>608</v>
+      </c>
+      <c r="B1190" s="14"/>
+      <c r="C1190" s="14"/>
     </row>
     <row r="1191" spans="1:10">
-      <c r="A1191" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1191" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1191" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1191" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1192" spans="1:10">
-      <c r="A1192" s="16">
-[...6 lines deleted...]
-        <v>584</v>
+      <c r="A1192" s="17">
+        <v>335</v>
+      </c>
+      <c r="B1192" s="17" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1192" s="18" t="s">
+        <v>609</v>
       </c>
     </row>
     <row r="1194" spans="1:10">
-      <c r="A1194" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E1194" s="18"/>
+      <c r="A1194" s="19" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1194" s="19"/>
+      <c r="C1194" s="19"/>
+      <c r="D1194" s="19"/>
+      <c r="E1194" s="19"/>
     </row>
     <row r="1195" spans="1:10">
-      <c r="A1195" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E1195" s="19" t="s">
+      <c r="A1195" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1195" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1195" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1195" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1195" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1196" spans="1:10">
-      <c r="A1196" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A1196" s="22">
+        <v>4107011</v>
+      </c>
+      <c r="B1196" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1196" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1196" s="23" t="s">
+        <v>609</v>
+      </c>
+      <c r="E1196" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="1198" spans="1:10">
-      <c r="A1198" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1198" s="8"/>
+      <c r="A1198" s="9" t="s">
+        <v>611</v>
+      </c>
+      <c r="B1198" s="9"/>
+      <c r="C1198" s="9"/>
+      <c r="D1198" s="9"/>
+      <c r="E1198" s="9"/>
+      <c r="F1198" s="9"/>
+      <c r="G1198" s="9"/>
+      <c r="H1198" s="9"/>
     </row>
     <row r="1199" spans="1:10">
-      <c r="A1199" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A1199" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1199" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1199" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1199" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1199" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1199" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1199" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1199" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1200" spans="1:10">
       <c r="A1200" s="3" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="B1200" s="3" t="s">
-        <v>479</v>
+        <v>594</v>
       </c>
       <c r="C1200" s="3" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="D1200" s="3">
-        <v>600</v>
+        <v>706</v>
       </c>
       <c r="E1200" s="3" t="s">
-        <v>578</v>
+        <v>134</v>
       </c>
       <c r="F1200" s="3" t="s">
-        <v>579</v>
+        <v>204</v>
       </c>
       <c r="G1200" s="3" t="s">
-        <v>580</v>
+        <v>77</v>
       </c>
       <c r="H1200" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1201" spans="1:10">
-      <c r="A1201" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H1201" s="12"/>
+      <c r="A1201" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="B1201" s="13"/>
+      <c r="C1201" s="13"/>
+      <c r="D1201" s="13"/>
+      <c r="E1201" s="13"/>
+      <c r="F1201" s="13"/>
+      <c r="G1201" s="13"/>
+      <c r="H1201" s="13"/>
     </row>
     <row r="1203" spans="1:10">
-      <c r="A1203" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C1203" s="13"/>
+      <c r="A1203" s="14" t="s">
+        <v>612</v>
+      </c>
+      <c r="B1203" s="14"/>
+      <c r="C1203" s="14"/>
     </row>
     <row r="1204" spans="1:10">
-      <c r="A1204" s="14" t="s">
+      <c r="A1204" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1204" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1204" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:10">
+      <c r="A1205" s="17">
+        <v>338</v>
+      </c>
+      <c r="B1205" s="17" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1205" s="18" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:10">
+      <c r="A1207" s="19" t="s">
+        <v>614</v>
+      </c>
+      <c r="B1207" s="19"/>
+      <c r="C1207" s="19"/>
+      <c r="D1207" s="19"/>
+      <c r="E1207" s="19"/>
+    </row>
+    <row r="1208" spans="1:10">
+      <c r="A1208" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1208" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1208" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1208" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1208" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:10">
+      <c r="A1209" s="22">
+        <v>4107012</v>
+      </c>
+      <c r="B1209" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1209" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1209" s="23" t="s">
+        <v>613</v>
+      </c>
+      <c r="E1209" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:10">
+      <c r="A1211" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="B1211" s="9"/>
+      <c r="C1211" s="9"/>
+      <c r="D1211" s="9"/>
+      <c r="E1211" s="9"/>
+      <c r="F1211" s="9"/>
+      <c r="G1211" s="9"/>
+      <c r="H1211" s="9"/>
+    </row>
+    <row r="1212" spans="1:10">
+      <c r="A1212" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1212" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1212" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1212" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1212" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1212" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1212" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1212" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:10">
+      <c r="A1213" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1213" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1213" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1213" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1213" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1213" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1213" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1213" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:10">
+      <c r="A1214" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="B1214" s="13"/>
+      <c r="C1214" s="13"/>
+      <c r="D1214" s="13"/>
+      <c r="E1214" s="13"/>
+      <c r="F1214" s="13"/>
+      <c r="G1214" s="13"/>
+      <c r="H1214" s="13"/>
+    </row>
+    <row r="1216" spans="1:10">
+      <c r="A1216" s="14" t="s">
+        <v>616</v>
+      </c>
+      <c r="B1216" s="14"/>
+      <c r="C1216" s="14"/>
+    </row>
+    <row r="1217" spans="1:10">
+      <c r="A1217" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1217" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1217" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:10">
+      <c r="A1218" s="17">
+        <v>339</v>
+      </c>
+      <c r="B1218" s="17" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1218" s="18" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:10">
+      <c r="A1220" s="19" t="s">
+        <v>618</v>
+      </c>
+      <c r="B1220" s="19"/>
+      <c r="C1220" s="19"/>
+      <c r="D1220" s="19"/>
+      <c r="E1220" s="19"/>
+    </row>
+    <row r="1221" spans="1:10">
+      <c r="A1221" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1221" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1221" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1221" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1221" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:10">
+      <c r="A1222" s="22">
+        <v>4107013</v>
+      </c>
+      <c r="B1222" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1222" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1222" s="23" t="s">
+        <v>617</v>
+      </c>
+      <c r="E1222" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:10">
+      <c r="A1224" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="B1224" s="9"/>
+      <c r="C1224" s="9"/>
+      <c r="D1224" s="9"/>
+      <c r="E1224" s="9"/>
+      <c r="F1224" s="9"/>
+      <c r="G1224" s="9"/>
+      <c r="H1224" s="9"/>
+    </row>
+    <row r="1225" spans="1:10">
+      <c r="A1225" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1225" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1225" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1225" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1225" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1225" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1225" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1225" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:10">
+      <c r="A1226" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1226" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1226" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1226" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1226" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1226" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1226" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="H1226" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:10">
+      <c r="A1227" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1227" s="13"/>
+      <c r="C1227" s="13"/>
+      <c r="D1227" s="13"/>
+      <c r="E1227" s="13"/>
+      <c r="F1227" s="13"/>
+      <c r="G1227" s="13"/>
+      <c r="H1227" s="13"/>
+    </row>
+    <row r="1229" spans="1:10">
+      <c r="A1229" s="14" t="s">
+        <v>622</v>
+      </c>
+      <c r="B1229" s="14"/>
+      <c r="C1229" s="14"/>
+    </row>
+    <row r="1230" spans="1:10">
+      <c r="A1230" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1230" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1230" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:10">
+      <c r="A1231" s="17">
+        <v>336</v>
+      </c>
+      <c r="B1231" s="17" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1231" s="18" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:10">
+      <c r="A1233" s="19" t="s">
+        <v>624</v>
+      </c>
+      <c r="B1233" s="19"/>
+      <c r="C1233" s="19"/>
+      <c r="D1233" s="19"/>
+      <c r="E1233" s="19"/>
+    </row>
+    <row r="1234" spans="1:10">
+      <c r="A1234" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1234" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1234" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1234" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1234" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:10">
+      <c r="A1235" s="22">
+        <v>4107014</v>
+      </c>
+      <c r="B1235" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1235" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1235" s="23" t="s">
+        <v>623</v>
+      </c>
+      <c r="E1235" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:10">
+      <c r="A1237" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="B1237" s="9"/>
+      <c r="C1237" s="9"/>
+      <c r="D1237" s="9"/>
+      <c r="E1237" s="9"/>
+      <c r="F1237" s="9"/>
+      <c r="G1237" s="9"/>
+      <c r="H1237" s="9"/>
+    </row>
+    <row r="1238" spans="1:10">
+      <c r="A1238" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1238" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1238" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1238" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1238" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1238" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1238" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1238" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:10">
+      <c r="A1239" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1239" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1239" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1239" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1239" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1239" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1239" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="H1239" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:10">
+      <c r="A1240" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1240" s="13"/>
+      <c r="C1240" s="13"/>
+      <c r="D1240" s="13"/>
+      <c r="E1240" s="13"/>
+      <c r="F1240" s="13"/>
+      <c r="G1240" s="13"/>
+      <c r="H1240" s="13"/>
+    </row>
+    <row r="1242" spans="1:10">
+      <c r="A1242" s="14" t="s">
+        <v>626</v>
+      </c>
+      <c r="B1242" s="14"/>
+      <c r="C1242" s="14"/>
+    </row>
+    <row r="1243" spans="1:10">
+      <c r="A1243" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1243" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1243" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:10">
+      <c r="A1244" s="17">
+        <v>333</v>
+      </c>
+      <c r="B1244" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="C1244" s="18" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:10">
+      <c r="A1246" s="19" t="s">
+        <v>628</v>
+      </c>
+      <c r="B1246" s="19"/>
+      <c r="C1246" s="19"/>
+      <c r="D1246" s="19"/>
+      <c r="E1246" s="19"/>
+    </row>
+    <row r="1247" spans="1:10">
+      <c r="A1247" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1247" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1247" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1247" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1247" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:10">
+      <c r="A1248" s="22">
+        <v>4107015</v>
+      </c>
+      <c r="B1248" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1248" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1248" s="23" t="s">
+        <v>627</v>
+      </c>
+      <c r="E1248" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:10">
+      <c r="A1250" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="B1250" s="9"/>
+      <c r="C1250" s="9"/>
+      <c r="D1250" s="9"/>
+      <c r="E1250" s="9"/>
+      <c r="F1250" s="9"/>
+      <c r="G1250" s="9"/>
+      <c r="H1250" s="9"/>
+    </row>
+    <row r="1251" spans="1:10">
+      <c r="A1251" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1251" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1251" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1251" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1251" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1251" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1251" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1251" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:10">
+      <c r="A1252" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1252" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1252" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1252" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1252" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1252" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1252" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="H1252" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:10">
+      <c r="A1253" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1253" s="13"/>
+      <c r="C1253" s="13"/>
+      <c r="D1253" s="13"/>
+      <c r="E1253" s="13"/>
+      <c r="F1253" s="13"/>
+      <c r="G1253" s="13"/>
+      <c r="H1253" s="13"/>
+    </row>
+    <row r="1255" spans="1:10">
+      <c r="A1255" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="B1255" s="14"/>
+      <c r="C1255" s="14"/>
+    </row>
+    <row r="1256" spans="1:10">
+      <c r="A1256" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1256" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1256" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:10">
+      <c r="A1257" s="17">
+        <v>331</v>
+      </c>
+      <c r="B1257" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="C1257" s="18" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:10">
+      <c r="A1259" s="19" t="s">
+        <v>632</v>
+      </c>
+      <c r="B1259" s="19"/>
+      <c r="C1259" s="19"/>
+      <c r="D1259" s="19"/>
+      <c r="E1259" s="19"/>
+    </row>
+    <row r="1260" spans="1:10">
+      <c r="A1260" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1260" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1260" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1260" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1260" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:10">
+      <c r="A1261" s="22">
+        <v>4107016</v>
+      </c>
+      <c r="B1261" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1261" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1261" s="23" t="s">
+        <v>631</v>
+      </c>
+      <c r="E1261" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:10">
+      <c r="A1263" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="B1263" s="9"/>
+      <c r="C1263" s="9"/>
+      <c r="D1263" s="9"/>
+      <c r="E1263" s="9"/>
+      <c r="F1263" s="9"/>
+      <c r="G1263" s="9"/>
+      <c r="H1263" s="9"/>
+    </row>
+    <row r="1264" spans="1:10">
+      <c r="A1264" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1264" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1264" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1264" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1264" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1264" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1264" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1264" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:10">
+      <c r="A1265" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1265" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1265" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1265" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1265" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1265" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1265" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="H1265" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:10">
+      <c r="A1266" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1266" s="13"/>
+      <c r="C1266" s="13"/>
+      <c r="D1266" s="13"/>
+      <c r="E1266" s="13"/>
+      <c r="F1266" s="13"/>
+      <c r="G1266" s="13"/>
+      <c r="H1266" s="13"/>
+    </row>
+    <row r="1268" spans="1:10">
+      <c r="A1268" s="14" t="s">
+        <v>634</v>
+      </c>
+      <c r="B1268" s="14"/>
+      <c r="C1268" s="14"/>
+    </row>
+    <row r="1269" spans="1:10">
+      <c r="A1269" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1269" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1269" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:10">
+      <c r="A1270" s="17">
+        <v>330</v>
+      </c>
+      <c r="B1270" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="C1270" s="18" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:10">
+      <c r="A1272" s="19" t="s">
+        <v>636</v>
+      </c>
+      <c r="B1272" s="19"/>
+      <c r="C1272" s="19"/>
+      <c r="D1272" s="19"/>
+      <c r="E1272" s="19"/>
+    </row>
+    <row r="1273" spans="1:10">
+      <c r="A1273" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1273" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1273" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1273" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1273" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:10">
+      <c r="A1274" s="22">
+        <v>4107017</v>
+      </c>
+      <c r="B1274" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1274" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1274" s="23" t="s">
+        <v>635</v>
+      </c>
+      <c r="E1274" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:10">
+      <c r="A1276" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="B1276" s="9"/>
+      <c r="C1276" s="9"/>
+      <c r="D1276" s="9"/>
+      <c r="E1276" s="9"/>
+      <c r="F1276" s="9"/>
+      <c r="G1276" s="9"/>
+      <c r="H1276" s="9"/>
+    </row>
+    <row r="1277" spans="1:10">
+      <c r="A1277" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1277" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1277" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1277" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1277" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1277" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1277" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1277" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:10">
+      <c r="A1278" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1278" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1278" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1278" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1278" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1278" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1278" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="H1278" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:10">
+      <c r="A1279" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1279" s="13"/>
+      <c r="C1279" s="13"/>
+      <c r="D1279" s="13"/>
+      <c r="E1279" s="13"/>
+      <c r="F1279" s="13"/>
+      <c r="G1279" s="13"/>
+      <c r="H1279" s="13"/>
+    </row>
+    <row r="1281" spans="1:10">
+      <c r="A1281" s="14" t="s">
+        <v>638</v>
+      </c>
+      <c r="B1281" s="14"/>
+      <c r="C1281" s="14"/>
+    </row>
+    <row r="1282" spans="1:10">
+      <c r="A1282" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1282" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1282" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:10">
+      <c r="A1283" s="17">
+        <v>340</v>
+      </c>
+      <c r="B1283" s="17" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1283" s="18" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:10">
+      <c r="A1285" s="19" t="s">
+        <v>640</v>
+      </c>
+      <c r="B1285" s="19"/>
+      <c r="C1285" s="19"/>
+      <c r="D1285" s="19"/>
+      <c r="E1285" s="19"/>
+    </row>
+    <row r="1286" spans="1:10">
+      <c r="A1286" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1286" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1286" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1286" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1286" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:10">
+      <c r="A1287" s="22">
+        <v>4107018</v>
+      </c>
+      <c r="B1287" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1287" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1287" s="23" t="s">
+        <v>639</v>
+      </c>
+      <c r="E1287" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:10">
+      <c r="A1289" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="B1289" s="9"/>
+      <c r="C1289" s="9"/>
+      <c r="D1289" s="9"/>
+      <c r="E1289" s="9"/>
+      <c r="F1289" s="9"/>
+      <c r="G1289" s="9"/>
+      <c r="H1289" s="9"/>
+    </row>
+    <row r="1290" spans="1:10">
+      <c r="A1290" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1290" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1290" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1290" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1290" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1290" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1290" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1290" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:10">
+      <c r="A1291" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1291" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1291" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1291" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1291" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1291" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1291" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="H1291" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:10">
+      <c r="A1292" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1292" s="13"/>
+      <c r="C1292" s="13"/>
+      <c r="D1292" s="13"/>
+      <c r="E1292" s="13"/>
+      <c r="F1292" s="13"/>
+      <c r="G1292" s="13"/>
+      <c r="H1292" s="13"/>
+    </row>
+    <row r="1294" spans="1:10">
+      <c r="A1294" s="14" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1294" s="14"/>
+      <c r="C1294" s="14"/>
+    </row>
+    <row r="1295" spans="1:10">
+      <c r="A1295" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1295" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1295" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:10">
+      <c r="A1296" s="17">
+        <v>341</v>
+      </c>
+      <c r="B1296" s="17" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1296" s="18" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:10">
+      <c r="A1298" s="19" t="s">
+        <v>644</v>
+      </c>
+      <c r="B1298" s="19"/>
+      <c r="C1298" s="19"/>
+      <c r="D1298" s="19"/>
+      <c r="E1298" s="19"/>
+    </row>
+    <row r="1299" spans="1:10">
+      <c r="A1299" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1299" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1299" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1299" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1299" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:10">
+      <c r="A1300" s="22">
+        <v>4107019</v>
+      </c>
+      <c r="B1300" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1300" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="D1300" s="23" t="s">
+        <v>643</v>
+      </c>
+      <c r="E1300" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:10">
+      <c r="A1302" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="B1302" s="9"/>
+      <c r="C1302" s="9"/>
+      <c r="D1302" s="9"/>
+      <c r="E1302" s="9"/>
+      <c r="F1302" s="9"/>
+      <c r="G1302" s="9"/>
+      <c r="H1302" s="9"/>
+    </row>
+    <row r="1303" spans="1:10">
+      <c r="A1303" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1303" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1303" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1303" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1303" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1303" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1303" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1303" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:10">
+      <c r="A1304" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="B1304" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="C1304" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1304" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1304" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F1304" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G1304" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="H1304" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:10">
+      <c r="A1305" s="12" t="s">
+        <v>649</v>
+      </c>
+      <c r="B1305" s="13"/>
+      <c r="C1305" s="13"/>
+      <c r="D1305" s="13"/>
+      <c r="E1305" s="13"/>
+      <c r="F1305" s="13"/>
+      <c r="G1305" s="13"/>
+      <c r="H1305" s="13"/>
+    </row>
+    <row r="1307" spans="1:10">
+      <c r="A1307" s="14" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1307" s="14"/>
+      <c r="C1307" s="14"/>
+    </row>
+    <row r="1308" spans="1:10">
+      <c r="A1308" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1308" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1308" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:10">
+      <c r="A1309" s="17">
+        <v>1000</v>
+      </c>
+      <c r="B1309" s="17" t="s">
+        <v>651</v>
+      </c>
+      <c r="C1309" s="18" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:10">
+      <c r="A1311" s="19" t="s">
+        <v>653</v>
+      </c>
+      <c r="B1311" s="19"/>
+      <c r="C1311" s="19"/>
+      <c r="D1311" s="19"/>
+      <c r="E1311" s="19"/>
+    </row>
+    <row r="1312" spans="1:10">
+      <c r="A1312" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1312" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1312" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1312" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1312" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:10">
+      <c r="A1313" s="22">
+        <v>5149123</v>
+      </c>
+      <c r="B1313" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1313" s="22" t="s">
+        <v>646</v>
+      </c>
+      <c r="D1313" s="23" t="s">
+        <v>652</v>
+      </c>
+      <c r="E1313" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:10">
+      <c r="A1315" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1315" s="9"/>
+      <c r="C1315" s="9"/>
+      <c r="D1315" s="9"/>
+      <c r="E1315" s="9"/>
+      <c r="F1315" s="9"/>
+      <c r="G1315" s="9"/>
+      <c r="H1315" s="9"/>
+    </row>
+    <row r="1316" spans="1:10">
+      <c r="A1316" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1316" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1316" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1316" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1316" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1316" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1316" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1316" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:10">
+      <c r="A1317" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="B1317" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="C1317" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D1317" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="E1317" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F1317" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1317" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="H1317" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:10">
+      <c r="A1318" s="12" t="s">
+        <v>649</v>
+      </c>
+      <c r="B1318" s="13"/>
+      <c r="C1318" s="13"/>
+      <c r="D1318" s="13"/>
+      <c r="E1318" s="13"/>
+      <c r="F1318" s="13"/>
+      <c r="G1318" s="13"/>
+      <c r="H1318" s="13"/>
+    </row>
+    <row r="1320" spans="1:10">
+      <c r="A1320" s="14" t="s">
+        <v>658</v>
+      </c>
+      <c r="B1320" s="14"/>
+      <c r="C1320" s="14"/>
+    </row>
+    <row r="1321" spans="1:10">
+      <c r="A1321" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1321" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1321" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:10">
+      <c r="A1322" s="17">
+        <v>1140</v>
+      </c>
+      <c r="B1322" s="17" t="s">
+        <v>659</v>
+      </c>
+      <c r="C1322" s="18" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:10">
+      <c r="A1324" s="19" t="s">
+        <v>661</v>
+      </c>
+      <c r="B1324" s="19"/>
+      <c r="C1324" s="19"/>
+      <c r="D1324" s="19"/>
+      <c r="E1324" s="19"/>
+    </row>
+    <row r="1325" spans="1:10">
+      <c r="A1325" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1325" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1325" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1325" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1325" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:10">
+      <c r="A1326" s="22">
+        <v>6170032</v>
+      </c>
+      <c r="B1326" s="22" t="s">
+        <v>659</v>
+      </c>
+      <c r="C1326" s="22" t="s">
+        <v>646</v>
+      </c>
+      <c r="D1326" s="23" t="s">
+        <v>660</v>
+      </c>
+      <c r="E1326" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:10">
+      <c r="A1329" s="7"/>
+    </row>
+    <row r="1331" spans="1:10">
+      <c r="A1331" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="B1331" s="2"/>
+      <c r="C1331" s="2"/>
+      <c r="D1331" s="2"/>
+      <c r="E1331" s="2"/>
+      <c r="F1331" s="2"/>
+      <c r="G1331" s="2"/>
+      <c r="H1331" s="2"/>
+      <c r="I1331" s="2"/>
+      <c r="J1331" s="2"/>
+    </row>
+    <row r="1332" spans="1:10">
+      <c r="A1332" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1332" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1332" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1332" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1332" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1332" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1332" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1332" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1332" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1332" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:10">
+      <c r="A1333" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="B1333" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="C1333" s="3"/>
+      <c r="D1333" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1333" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1333" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B1204" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A1205" s="16">
+      <c r="G1333" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1333" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1333" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="J1333" s="6" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:10">
+      <c r="A1335" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>663</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>665</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1335" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1335" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:10">
+      <c r="A1336" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>257</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1336" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1336" t="s">
         <v>8</v>
       </c>
-      <c r="B1205" s="16" t="s">
-[...19 lines deleted...]
-      <c r="B1208" s="19" t="s">
+      <c r="H1336" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:10">
+      <c r="A1337" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>664</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1337" t="s">
+        <v>666</v>
+      </c>
+      <c r="G1337" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1337" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:10">
+      <c r="A1338" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>666</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>667</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1338" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:10">
+      <c r="A1340" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C1208" s="19" t="s">
-[...1545 lines deleted...]
-      </c>
+      <c r="B1340" s="8"/>
+      <c r="C1340" s="8"/>
+      <c r="D1340" s="8"/>
+      <c r="E1340" s="8"/>
+      <c r="F1340" s="8"/>
+      <c r="G1340" s="8"/>
+      <c r="H1340" s="8"/>
     </row>
     <row r="1342" spans="1:10">
-      <c r="A1342" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1342" s="8"/>
+      <c r="A1342" s="9" t="s">
+        <v>668</v>
+      </c>
+      <c r="B1342" s="9"/>
+      <c r="C1342" s="9"/>
+      <c r="D1342" s="9"/>
+      <c r="E1342" s="9"/>
+      <c r="F1342" s="9"/>
+      <c r="G1342" s="9"/>
+      <c r="H1342" s="9"/>
     </row>
     <row r="1343" spans="1:10">
-      <c r="A1343" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A1343" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1343" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1343" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1343" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1343" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1343" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1343" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1343" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1344" spans="1:10">
       <c r="A1344" s="3" t="s">
-        <v>605</v>
+        <v>563</v>
       </c>
       <c r="B1344" s="3" t="s">
-        <v>606</v>
+        <v>551</v>
       </c>
       <c r="C1344" s="3" t="s">
-        <v>607</v>
+        <v>564</v>
       </c>
       <c r="D1344" s="3">
-        <v>1.5</v>
+        <v>600</v>
       </c>
       <c r="E1344" s="3" t="s">
-        <v>608</v>
+        <v>669</v>
       </c>
       <c r="F1344" s="3" t="s">
-        <v>344</v>
+        <v>670</v>
       </c>
       <c r="G1344" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="H1344" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:10">
+      <c r="A1345" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="B1345" s="13"/>
+      <c r="C1345" s="13"/>
+      <c r="D1345" s="13"/>
+      <c r="E1345" s="13"/>
+      <c r="F1345" s="13"/>
+      <c r="G1345" s="13"/>
+      <c r="H1345" s="13"/>
+    </row>
+    <row r="1347" spans="1:10">
+      <c r="A1347" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="B1347" s="14"/>
+      <c r="C1347" s="14"/>
+    </row>
+    <row r="1348" spans="1:10">
+      <c r="A1348" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1348" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1348" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:10">
+      <c r="A1349" s="17">
+        <v>12</v>
+      </c>
+      <c r="B1349" s="17" t="s">
+        <v>674</v>
+      </c>
+      <c r="C1349" s="18" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:10">
+      <c r="A1351" s="19" t="s">
+        <v>676</v>
+      </c>
+      <c r="B1351" s="19"/>
+      <c r="C1351" s="19"/>
+      <c r="D1351" s="19"/>
+      <c r="E1351" s="19"/>
+    </row>
+    <row r="1352" spans="1:10">
+      <c r="A1352" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1352" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1352" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1352" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1352" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:10">
+      <c r="A1353" s="22" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1353" s="22" t="s">
         <v>651</v>
       </c>
-      <c r="H1344" s="6" t="s">
-[...84 lines deleted...]
-        <v>63</v>
+      <c r="C1353" s="22" t="s">
+        <v>563</v>
+      </c>
+      <c r="D1353" s="23" t="s">
+        <v>675</v>
+      </c>
+      <c r="E1353" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="1355" spans="1:10">
-      <c r="A1355" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1355" s="8"/>
+      <c r="A1355" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="B1355" s="9"/>
+      <c r="C1355" s="9"/>
+      <c r="D1355" s="9"/>
+      <c r="E1355" s="9"/>
+      <c r="F1355" s="9"/>
+      <c r="G1355" s="9"/>
+      <c r="H1355" s="9"/>
     </row>
     <row r="1356" spans="1:10">
-      <c r="A1356" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A1356" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1356" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1356" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1356" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1356" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1356" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1356" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1356" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1357" spans="1:10">
       <c r="A1357" s="3" t="s">
-        <v>628</v>
+        <v>563</v>
       </c>
       <c r="B1357" s="3" t="s">
-        <v>629</v>
+        <v>551</v>
       </c>
       <c r="C1357" s="3" t="s">
-        <v>630</v>
+        <v>564</v>
       </c>
       <c r="D1357" s="3">
-        <v>1.5</v>
+        <v>600</v>
       </c>
       <c r="E1357" s="3" t="s">
         <v>669</v>
       </c>
       <c r="F1357" s="3" t="s">
-        <v>344</v>
+        <v>670</v>
       </c>
       <c r="G1357" s="3" t="s">
-        <v>632</v>
+        <v>671</v>
       </c>
       <c r="H1357" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1358" spans="1:10">
-      <c r="A1358" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H1358" s="12"/>
+      <c r="A1358" s="12" t="s">
+        <v>679</v>
+      </c>
+      <c r="B1358" s="13"/>
+      <c r="C1358" s="13"/>
+      <c r="D1358" s="13"/>
+      <c r="E1358" s="13"/>
+      <c r="F1358" s="13"/>
+      <c r="G1358" s="13"/>
+      <c r="H1358" s="13"/>
     </row>
     <row r="1360" spans="1:10">
-      <c r="A1360" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C1360" s="13"/>
+      <c r="A1360" s="14" t="s">
+        <v>680</v>
+      </c>
+      <c r="B1360" s="14"/>
+      <c r="C1360" s="14"/>
     </row>
     <row r="1361" spans="1:10">
-      <c r="A1361" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1361" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1361" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1361" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1362" spans="1:10">
-      <c r="A1362" s="16">
-[...6 lines deleted...]
-        <v>671</v>
+      <c r="A1362" s="17">
+        <v>8</v>
+      </c>
+      <c r="B1362" s="17" t="s">
+        <v>681</v>
+      </c>
+      <c r="C1362" s="18" t="s">
+        <v>682</v>
       </c>
     </row>
     <row r="1364" spans="1:10">
-      <c r="A1364" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E1364" s="18"/>
+      <c r="A1364" s="19" t="s">
+        <v>683</v>
+      </c>
+      <c r="B1364" s="19"/>
+      <c r="C1364" s="19"/>
+      <c r="D1364" s="19"/>
+      <c r="E1364" s="19"/>
     </row>
     <row r="1365" spans="1:10">
-      <c r="A1365" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E1365" s="19" t="s">
+      <c r="A1365" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1365" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1365" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1365" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1365" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1366" spans="1:10">
-      <c r="A1366" s="21">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A1366" s="22">
+        <v>5127024</v>
+      </c>
+      <c r="B1366" s="22" t="s">
+        <v>684</v>
+      </c>
+      <c r="C1366" s="22" t="s">
+        <v>563</v>
+      </c>
+      <c r="D1366" s="23" t="s">
+        <v>682</v>
+      </c>
+      <c r="E1366" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="1368" spans="1:10">
-      <c r="A1368" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1368" s="8"/>
+      <c r="A1368" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="B1368" s="9"/>
+      <c r="C1368" s="9"/>
+      <c r="D1368" s="9"/>
+      <c r="E1368" s="9"/>
+      <c r="F1368" s="9"/>
+      <c r="G1368" s="9"/>
+      <c r="H1368" s="9"/>
     </row>
     <row r="1369" spans="1:10">
-      <c r="A1369" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A1369" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1369" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1369" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1369" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1369" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1369" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1369" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1369" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1370" spans="1:10">
       <c r="A1370" s="3" t="s">
-        <v>628</v>
+        <v>563</v>
       </c>
       <c r="B1370" s="3" t="s">
-        <v>629</v>
+        <v>551</v>
       </c>
       <c r="C1370" s="3" t="s">
-        <v>630</v>
+        <v>564</v>
       </c>
       <c r="D1370" s="3">
-        <v>1.5</v>
+        <v>600</v>
       </c>
       <c r="E1370" s="3" t="s">
-        <v>631</v>
+        <v>669</v>
       </c>
       <c r="F1370" s="3" t="s">
-        <v>344</v>
+        <v>670</v>
       </c>
       <c r="G1370" s="3" t="s">
-        <v>632</v>
+        <v>671</v>
       </c>
       <c r="H1370" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1371" spans="1:10">
-      <c r="A1371" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H1371" s="12"/>
+      <c r="A1371" s="12" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1371" s="13"/>
+      <c r="C1371" s="13"/>
+      <c r="D1371" s="13"/>
+      <c r="E1371" s="13"/>
+      <c r="F1371" s="13"/>
+      <c r="G1371" s="13"/>
+      <c r="H1371" s="13"/>
     </row>
     <row r="1373" spans="1:10">
-      <c r="A1373" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C1373" s="13"/>
+      <c r="A1373" s="14" t="s">
+        <v>687</v>
+      </c>
+      <c r="B1373" s="14"/>
+      <c r="C1373" s="14"/>
     </row>
     <row r="1374" spans="1:10">
-      <c r="A1374" s="14" t="s">
+      <c r="A1374" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1374" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1374" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:10">
+      <c r="A1375" s="17">
+        <v>18</v>
+      </c>
+      <c r="B1375" s="17" t="s">
+        <v>688</v>
+      </c>
+      <c r="C1375" s="18" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:10">
+      <c r="A1377" s="19" t="s">
+        <v>690</v>
+      </c>
+      <c r="B1377" s="19"/>
+      <c r="C1377" s="19"/>
+      <c r="D1377" s="19"/>
+      <c r="E1377" s="19"/>
+    </row>
+    <row r="1378" spans="1:10">
+      <c r="A1378" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1378" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1378" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1378" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1378" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:10">
+      <c r="A1379" s="22">
+        <v>20267189027</v>
+      </c>
+      <c r="B1379" s="22" t="s">
+        <v>688</v>
+      </c>
+      <c r="C1379" s="22" t="s">
+        <v>563</v>
+      </c>
+      <c r="D1379" s="23" t="s">
+        <v>689</v>
+      </c>
+      <c r="E1379" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:10">
+      <c r="A1382" s="7"/>
+    </row>
+    <row r="1384" spans="1:10">
+      <c r="A1384" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="B1384" s="2"/>
+      <c r="C1384" s="2"/>
+      <c r="D1384" s="2"/>
+      <c r="E1384" s="2"/>
+      <c r="F1384" s="2"/>
+      <c r="G1384" s="2"/>
+      <c r="H1384" s="2"/>
+      <c r="I1384" s="2"/>
+      <c r="J1384" s="2"/>
+    </row>
+    <row r="1385" spans="1:10">
+      <c r="A1385" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1385" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1385" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1385" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1385" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1385" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1385" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1385" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1385" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1385" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:10">
+      <c r="A1386" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="B1386" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="C1386" s="3"/>
+      <c r="D1386" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1386" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="F1386" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B1374" s="14" t="s">
-[...30 lines deleted...]
-      <c r="B1378" s="19" t="s">
+      <c r="G1386" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H1386" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I1386" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="J1386" s="6" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:10">
+      <c r="A1388" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>693</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>696</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1388" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1388" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1388" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:10">
+      <c r="A1389" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>179</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>697</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1389" t="s">
+        <v>406</v>
+      </c>
+      <c r="G1389" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1389" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:10">
+      <c r="A1390" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>695</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>695</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1390" t="s">
+        <v>698</v>
+      </c>
+      <c r="G1390" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1390" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:10">
+      <c r="A1391" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>698</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>699</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1391" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:10">
+      <c r="A1393" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C1378" s="19" t="s">
-[...184 lines deleted...]
-      <c r="H1394" s="8"/>
+      <c r="B1393" s="8"/>
+      <c r="C1393" s="8"/>
+      <c r="D1393" s="8"/>
+      <c r="E1393" s="8"/>
+      <c r="F1393" s="8"/>
+      <c r="G1393" s="8"/>
+      <c r="H1393" s="8"/>
     </row>
     <row r="1395" spans="1:10">
       <c r="A1395" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="B1395" s="9"/>
+      <c r="C1395" s="9"/>
+      <c r="D1395" s="9"/>
+      <c r="E1395" s="9"/>
+      <c r="F1395" s="9"/>
+      <c r="G1395" s="9"/>
+      <c r="H1395" s="9"/>
     </row>
     <row r="1396" spans="1:10">
-      <c r="A1396" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1396" s="3">
+      <c r="A1396" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1396" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1396" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1396" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1396" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1396" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1396" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1396" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:10">
+      <c r="A1397" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1397" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1397" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1397" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1396" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1399" s="13"/>
+      <c r="E1397" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1397" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1397" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="H1397" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:10">
+      <c r="A1398" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="B1398" s="13"/>
+      <c r="C1398" s="13"/>
+      <c r="D1398" s="13"/>
+      <c r="E1398" s="13"/>
+      <c r="F1398" s="13"/>
+      <c r="G1398" s="13"/>
+      <c r="H1398" s="13"/>
     </row>
     <row r="1400" spans="1:10">
       <c r="A1400" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>708</v>
+      </c>
+      <c r="B1400" s="14"/>
+      <c r="C1400" s="14"/>
     </row>
     <row r="1401" spans="1:10">
-      <c r="A1401" s="16">
-[...16 lines deleted...]
-      <c r="E1403" s="18"/>
+      <c r="A1401" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1401" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1401" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:10">
+      <c r="A1402" s="17">
+        <v>2488</v>
+      </c>
+      <c r="B1402" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1402" s="18" t="s">
+        <v>710</v>
+      </c>
     </row>
     <row r="1404" spans="1:10">
       <c r="A1404" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1404" s="19" t="s">
+        <v>711</v>
+      </c>
+      <c r="B1404" s="19"/>
+      <c r="C1404" s="19"/>
+      <c r="D1404" s="19"/>
+      <c r="E1404" s="19"/>
+    </row>
+    <row r="1405" spans="1:10">
+      <c r="A1405" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1405" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1405" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1405" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1405" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1405" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1407" s="8"/>
+    <row r="1406" spans="1:10">
+      <c r="A1406" s="22" t="s">
+        <v>712</v>
+      </c>
+      <c r="B1406" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1406" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1406" s="23" t="s">
+        <v>710</v>
+      </c>
+      <c r="E1406" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1408" spans="1:10">
       <c r="A1408" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="B1408" s="9"/>
+      <c r="C1408" s="9"/>
+      <c r="D1408" s="9"/>
+      <c r="E1408" s="9"/>
+      <c r="F1408" s="9"/>
+      <c r="G1408" s="9"/>
+      <c r="H1408" s="9"/>
     </row>
     <row r="1409" spans="1:10">
-      <c r="A1409" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1409" s="3">
+      <c r="A1409" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1409" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1409" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1409" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1409" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1409" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1409" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1409" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:10">
+      <c r="A1410" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1410" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1410" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1410" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1409" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1412" s="13"/>
+      <c r="E1410" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1410" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1410" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="H1410" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:10">
+      <c r="A1411" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="B1411" s="13"/>
+      <c r="C1411" s="13"/>
+      <c r="D1411" s="13"/>
+      <c r="E1411" s="13"/>
+      <c r="F1411" s="13"/>
+      <c r="G1411" s="13"/>
+      <c r="H1411" s="13"/>
     </row>
     <row r="1413" spans="1:10">
       <c r="A1413" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="B1413" s="14"/>
+      <c r="C1413" s="14"/>
     </row>
     <row r="1414" spans="1:10">
-      <c r="A1414" s="16">
-[...16 lines deleted...]
-      <c r="E1416" s="18"/>
+      <c r="A1414" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1414" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1414" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:10">
+      <c r="A1415" s="17">
+        <v>2486</v>
+      </c>
+      <c r="B1415" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1415" s="18" t="s">
+        <v>717</v>
+      </c>
     </row>
     <row r="1417" spans="1:10">
       <c r="A1417" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1417" s="19" t="s">
+        <v>718</v>
+      </c>
+      <c r="B1417" s="19"/>
+      <c r="C1417" s="19"/>
+      <c r="D1417" s="19"/>
+      <c r="E1417" s="19"/>
+    </row>
+    <row r="1418" spans="1:10">
+      <c r="A1418" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1418" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1418" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1418" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1418" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1418" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1420" s="8"/>
+    <row r="1419" spans="1:10">
+      <c r="A1419" s="22">
+        <v>945212</v>
+      </c>
+      <c r="B1419" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1419" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1419" s="23" t="s">
+        <v>717</v>
+      </c>
+      <c r="E1419" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1421" spans="1:10">
       <c r="A1421" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="B1421" s="9"/>
+      <c r="C1421" s="9"/>
+      <c r="D1421" s="9"/>
+      <c r="E1421" s="9"/>
+      <c r="F1421" s="9"/>
+      <c r="G1421" s="9"/>
+      <c r="H1421" s="9"/>
     </row>
     <row r="1422" spans="1:10">
-      <c r="A1422" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1422" s="3">
+      <c r="A1422" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1422" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1422" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1422" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1422" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1422" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1422" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1422" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:10">
+      <c r="A1423" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1423" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1423" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1423" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1422" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1425" s="13"/>
+      <c r="E1423" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1423" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1423" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="H1423" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:10">
+      <c r="A1424" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="B1424" s="13"/>
+      <c r="C1424" s="13"/>
+      <c r="D1424" s="13"/>
+      <c r="E1424" s="13"/>
+      <c r="F1424" s="13"/>
+      <c r="G1424" s="13"/>
+      <c r="H1424" s="13"/>
     </row>
     <row r="1426" spans="1:10">
       <c r="A1426" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>720</v>
+      </c>
+      <c r="B1426" s="14"/>
+      <c r="C1426" s="14"/>
     </row>
     <row r="1427" spans="1:10">
-      <c r="A1427" s="16">
-[...16 lines deleted...]
-      <c r="E1429" s="18"/>
+      <c r="A1427" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1427" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1427" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:10">
+      <c r="A1428" s="17">
+        <v>2487</v>
+      </c>
+      <c r="B1428" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1428" s="18" t="s">
+        <v>721</v>
+      </c>
     </row>
     <row r="1430" spans="1:10">
       <c r="A1430" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1430" s="19" t="s">
+        <v>722</v>
+      </c>
+      <c r="B1430" s="19"/>
+      <c r="C1430" s="19"/>
+      <c r="D1430" s="19"/>
+      <c r="E1430" s="19"/>
+    </row>
+    <row r="1431" spans="1:10">
+      <c r="A1431" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1431" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1431" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1431" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1431" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1431" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1433" s="8"/>
+    <row r="1432" spans="1:10">
+      <c r="A1432" s="22" t="s">
+        <v>723</v>
+      </c>
+      <c r="B1432" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1432" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1432" s="23" t="s">
+        <v>721</v>
+      </c>
+      <c r="E1432" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1434" spans="1:10">
       <c r="A1434" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="B1434" s="9"/>
+      <c r="C1434" s="9"/>
+      <c r="D1434" s="9"/>
+      <c r="E1434" s="9"/>
+      <c r="F1434" s="9"/>
+      <c r="G1434" s="9"/>
+      <c r="H1434" s="9"/>
     </row>
     <row r="1435" spans="1:10">
-      <c r="A1435" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1435" s="3">
+      <c r="A1435" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1435" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1435" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1435" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1435" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1435" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1435" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1435" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:10">
+      <c r="A1436" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B1436" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C1436" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D1436" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1435" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1438" s="13"/>
+      <c r="E1436" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="F1436" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1436" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="H1436" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:10">
+      <c r="A1437" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="B1437" s="13"/>
+      <c r="C1437" s="13"/>
+      <c r="D1437" s="13"/>
+      <c r="E1437" s="13"/>
+      <c r="F1437" s="13"/>
+      <c r="G1437" s="13"/>
+      <c r="H1437" s="13"/>
     </row>
     <row r="1439" spans="1:10">
       <c r="A1439" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>730</v>
+      </c>
+      <c r="B1439" s="14"/>
+      <c r="C1439" s="14"/>
     </row>
     <row r="1440" spans="1:10">
-      <c r="A1440" s="16">
-[...16 lines deleted...]
-      <c r="E1442" s="18"/>
+      <c r="A1440" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1440" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1440" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:10">
+      <c r="A1441" s="17">
+        <v>513</v>
+      </c>
+      <c r="B1441" s="17" t="s">
+        <v>731</v>
+      </c>
+      <c r="C1441" s="18" t="s">
+        <v>732</v>
+      </c>
     </row>
     <row r="1443" spans="1:10">
       <c r="A1443" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1443" s="19" t="s">
+        <v>733</v>
+      </c>
+      <c r="B1443" s="19"/>
+      <c r="C1443" s="19"/>
+      <c r="D1443" s="19"/>
+      <c r="E1443" s="19"/>
+    </row>
+    <row r="1444" spans="1:10">
+      <c r="A1444" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1444" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1444" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1444" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1444" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1444" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1446" s="8"/>
+    <row r="1445" spans="1:10">
+      <c r="A1445" s="22">
+        <v>9247</v>
+      </c>
+      <c r="B1445" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1445" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D1445" s="23" t="s">
+        <v>732</v>
+      </c>
+      <c r="E1445" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1447" spans="1:10">
       <c r="A1447" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="B1447" s="9"/>
+      <c r="C1447" s="9"/>
+      <c r="D1447" s="9"/>
+      <c r="E1447" s="9"/>
+      <c r="F1447" s="9"/>
+      <c r="G1447" s="9"/>
+      <c r="H1447" s="9"/>
     </row>
     <row r="1448" spans="1:10">
-      <c r="A1448" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1448" s="3">
+      <c r="A1448" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1448" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1448" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1448" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1448" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1448" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1448" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1448" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:10">
+      <c r="A1449" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1449" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1449" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1449" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1448" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1451" s="13"/>
+      <c r="E1449" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1449" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1449" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="H1449" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:10">
+      <c r="A1450" s="12" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1450" s="13"/>
+      <c r="C1450" s="13"/>
+      <c r="D1450" s="13"/>
+      <c r="E1450" s="13"/>
+      <c r="F1450" s="13"/>
+      <c r="G1450" s="13"/>
+      <c r="H1450" s="13"/>
     </row>
     <row r="1452" spans="1:10">
       <c r="A1452" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="B1452" s="14"/>
+      <c r="C1452" s="14"/>
     </row>
     <row r="1453" spans="1:10">
-      <c r="A1453" s="16">
-[...16 lines deleted...]
-      <c r="E1455" s="18"/>
+      <c r="A1453" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1453" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1453" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:10">
+      <c r="A1454" s="17">
+        <v>6100</v>
+      </c>
+      <c r="B1454" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1454" s="18" t="s">
+        <v>741</v>
+      </c>
     </row>
     <row r="1456" spans="1:10">
       <c r="A1456" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1456" s="19" t="s">
+        <v>742</v>
+      </c>
+      <c r="B1456" s="19"/>
+      <c r="C1456" s="19"/>
+      <c r="D1456" s="19"/>
+      <c r="E1456" s="19"/>
+    </row>
+    <row r="1457" spans="1:10">
+      <c r="A1457" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1457" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1457" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1457" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1457" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1457" spans="1:10">
-[...17 lines deleted...]
-      <c r="A1459" s="8" t="s">
+    <row r="1458" spans="1:10">
+      <c r="A1458" s="22" t="s">
+        <v>743</v>
+      </c>
+      <c r="B1458" s="22" t="s">
         <v>713</v>
       </c>
-      <c r="B1459" s="8"/>
-[...5 lines deleted...]
-      <c r="H1459" s="8"/>
+      <c r="C1458" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1458" s="23" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1458" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1460" spans="1:10">
       <c r="A1460" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>744</v>
+      </c>
+      <c r="B1460" s="9"/>
+      <c r="C1460" s="9"/>
+      <c r="D1460" s="9"/>
+      <c r="E1460" s="9"/>
+      <c r="F1460" s="9"/>
+      <c r="G1460" s="9"/>
+      <c r="H1460" s="9"/>
     </row>
     <row r="1461" spans="1:10">
-      <c r="A1461" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1461" s="3">
+      <c r="A1461" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1461" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1461" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1461" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1461" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1461" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1461" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1461" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:10">
+      <c r="A1462" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1462" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1462" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1462" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1461" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1464" s="13"/>
+      <c r="E1462" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1462" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1462" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="H1462" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:10">
+      <c r="A1463" s="12" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1463" s="13"/>
+      <c r="C1463" s="13"/>
+      <c r="D1463" s="13"/>
+      <c r="E1463" s="13"/>
+      <c r="F1463" s="13"/>
+      <c r="G1463" s="13"/>
+      <c r="H1463" s="13"/>
     </row>
     <row r="1465" spans="1:10">
       <c r="A1465" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="B1465" s="14"/>
+      <c r="C1465" s="14"/>
     </row>
     <row r="1466" spans="1:10">
-      <c r="A1466" s="16">
-[...16 lines deleted...]
-      <c r="E1468" s="18"/>
+      <c r="A1466" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1466" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1466" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:10">
+      <c r="A1467" s="17">
+        <v>6101</v>
+      </c>
+      <c r="B1467" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1467" s="18" t="s">
+        <v>745</v>
+      </c>
     </row>
     <row r="1469" spans="1:10">
       <c r="A1469" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1469" s="19" t="s">
+        <v>742</v>
+      </c>
+      <c r="B1469" s="19"/>
+      <c r="C1469" s="19"/>
+      <c r="D1469" s="19"/>
+      <c r="E1469" s="19"/>
+    </row>
+    <row r="1470" spans="1:10">
+      <c r="A1470" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1470" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1470" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1470" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1470" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1470" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1472" s="8"/>
+    <row r="1471" spans="1:10">
+      <c r="A1471" s="22">
+        <v>9253</v>
+      </c>
+      <c r="B1471" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1471" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1471" s="23" t="s">
+        <v>745</v>
+      </c>
+      <c r="E1471" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1473" spans="1:10">
       <c r="A1473" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>746</v>
+      </c>
+      <c r="B1473" s="9"/>
+      <c r="C1473" s="9"/>
+      <c r="D1473" s="9"/>
+      <c r="E1473" s="9"/>
+      <c r="F1473" s="9"/>
+      <c r="G1473" s="9"/>
+      <c r="H1473" s="9"/>
     </row>
     <row r="1474" spans="1:10">
-      <c r="A1474" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1474" s="3">
+      <c r="A1474" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1474" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1474" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1474" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1474" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1474" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1474" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1474" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:10">
+      <c r="A1475" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1475" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1475" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1475" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1474" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1477" s="13"/>
+      <c r="E1475" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1475" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1475" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="H1475" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:10">
+      <c r="A1476" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="B1476" s="13"/>
+      <c r="C1476" s="13"/>
+      <c r="D1476" s="13"/>
+      <c r="E1476" s="13"/>
+      <c r="F1476" s="13"/>
+      <c r="G1476" s="13"/>
+      <c r="H1476" s="13"/>
     </row>
     <row r="1478" spans="1:10">
       <c r="A1478" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>748</v>
+      </c>
+      <c r="B1478" s="14"/>
+      <c r="C1478" s="14"/>
     </row>
     <row r="1479" spans="1:10">
-      <c r="A1479" s="16">
-[...16 lines deleted...]
-      <c r="E1481" s="18"/>
+      <c r="A1479" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1479" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1479" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:10">
+      <c r="A1480" s="17">
+        <v>2562</v>
+      </c>
+      <c r="B1480" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1480" s="18" t="s">
+        <v>750</v>
+      </c>
     </row>
     <row r="1482" spans="1:10">
       <c r="A1482" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1482" s="19" t="s">
+        <v>751</v>
+      </c>
+      <c r="B1482" s="19"/>
+      <c r="C1482" s="19"/>
+      <c r="D1482" s="19"/>
+      <c r="E1482" s="19"/>
+    </row>
+    <row r="1483" spans="1:10">
+      <c r="A1483" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1483" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1483" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1483" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1483" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1483" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1485" s="8"/>
+    <row r="1484" spans="1:10">
+      <c r="A1484" s="22">
+        <v>9262</v>
+      </c>
+      <c r="B1484" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1484" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1484" s="23" t="s">
+        <v>750</v>
+      </c>
+      <c r="E1484" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1486" spans="1:10">
       <c r="A1486" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>752</v>
+      </c>
+      <c r="B1486" s="9"/>
+      <c r="C1486" s="9"/>
+      <c r="D1486" s="9"/>
+      <c r="E1486" s="9"/>
+      <c r="F1486" s="9"/>
+      <c r="G1486" s="9"/>
+      <c r="H1486" s="9"/>
     </row>
     <row r="1487" spans="1:10">
-      <c r="A1487" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1487" s="3">
+      <c r="A1487" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1487" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1487" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1487" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1487" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1487" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1487" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1487" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:10">
+      <c r="A1488" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1488" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1488" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1488" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1487" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1490" s="13"/>
+      <c r="E1488" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1488" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1488" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="H1488" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:10">
+      <c r="A1489" s="12" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1489" s="13"/>
+      <c r="C1489" s="13"/>
+      <c r="D1489" s="13"/>
+      <c r="E1489" s="13"/>
+      <c r="F1489" s="13"/>
+      <c r="G1489" s="13"/>
+      <c r="H1489" s="13"/>
     </row>
     <row r="1491" spans="1:10">
       <c r="A1491" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>753</v>
+      </c>
+      <c r="B1491" s="14"/>
+      <c r="C1491" s="14"/>
     </row>
     <row r="1492" spans="1:10">
-      <c r="A1492" s="16">
-[...16 lines deleted...]
-      <c r="E1494" s="18"/>
+      <c r="A1492" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1492" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1492" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:10">
+      <c r="A1493" s="17">
+        <v>6354</v>
+      </c>
+      <c r="B1493" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1493" s="18" t="s">
+        <v>754</v>
+      </c>
     </row>
     <row r="1495" spans="1:10">
       <c r="A1495" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1495" s="19" t="s">
+        <v>755</v>
+      </c>
+      <c r="B1495" s="19"/>
+      <c r="C1495" s="19"/>
+      <c r="D1495" s="19"/>
+      <c r="E1495" s="19"/>
+    </row>
+    <row r="1496" spans="1:10">
+      <c r="A1496" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1496" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1496" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1496" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1496" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1496" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1498" s="8"/>
+    <row r="1497" spans="1:10">
+      <c r="A1497" s="22">
+        <v>9254</v>
+      </c>
+      <c r="B1497" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1497" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1497" s="23" t="s">
+        <v>754</v>
+      </c>
+      <c r="E1497" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1499" spans="1:10">
       <c r="A1499" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="B1499" s="9"/>
+      <c r="C1499" s="9"/>
+      <c r="D1499" s="9"/>
+      <c r="E1499" s="9"/>
+      <c r="F1499" s="9"/>
+      <c r="G1499" s="9"/>
+      <c r="H1499" s="9"/>
     </row>
     <row r="1500" spans="1:10">
-      <c r="A1500" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1500" s="3">
+      <c r="A1500" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1500" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1500" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1500" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1500" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1500" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1500" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1500" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:10">
+      <c r="A1501" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1501" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1501" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1501" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1500" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1503" s="13"/>
+      <c r="E1501" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1501" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1501" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="H1501" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:10">
+      <c r="A1502" s="12" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1502" s="13"/>
+      <c r="C1502" s="13"/>
+      <c r="D1502" s="13"/>
+      <c r="E1502" s="13"/>
+      <c r="F1502" s="13"/>
+      <c r="G1502" s="13"/>
+      <c r="H1502" s="13"/>
     </row>
     <row r="1504" spans="1:10">
       <c r="A1504" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>757</v>
+      </c>
+      <c r="B1504" s="14"/>
+      <c r="C1504" s="14"/>
     </row>
     <row r="1505" spans="1:10">
-      <c r="A1505" s="16">
-[...16 lines deleted...]
-      <c r="E1507" s="18"/>
+      <c r="A1505" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1505" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1505" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:10">
+      <c r="A1506" s="17">
+        <v>6355</v>
+      </c>
+      <c r="B1506" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1506" s="18" t="s">
+        <v>758</v>
+      </c>
     </row>
     <row r="1508" spans="1:10">
       <c r="A1508" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1508" s="19" t="s">
+        <v>759</v>
+      </c>
+      <c r="B1508" s="19"/>
+      <c r="C1508" s="19"/>
+      <c r="D1508" s="19"/>
+      <c r="E1508" s="19"/>
+    </row>
+    <row r="1509" spans="1:10">
+      <c r="A1509" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1509" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1509" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1509" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1509" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1509" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1511" s="8"/>
+    <row r="1510" spans="1:10">
+      <c r="A1510" s="22">
+        <v>9255</v>
+      </c>
+      <c r="B1510" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1510" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1510" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="E1510" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1512" spans="1:10">
       <c r="A1512" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>760</v>
+      </c>
+      <c r="B1512" s="9"/>
+      <c r="C1512" s="9"/>
+      <c r="D1512" s="9"/>
+      <c r="E1512" s="9"/>
+      <c r="F1512" s="9"/>
+      <c r="G1512" s="9"/>
+      <c r="H1512" s="9"/>
     </row>
     <row r="1513" spans="1:10">
-      <c r="A1513" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1513" s="3">
+      <c r="A1513" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1513" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1513" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1513" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1513" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1513" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1513" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1513" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:10">
+      <c r="A1514" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1514" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1514" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1514" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1513" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1516" s="13"/>
+      <c r="E1514" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F1514" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1514" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="H1514" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:10">
+      <c r="A1515" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="B1515" s="13"/>
+      <c r="C1515" s="13"/>
+      <c r="D1515" s="13"/>
+      <c r="E1515" s="13"/>
+      <c r="F1515" s="13"/>
+      <c r="G1515" s="13"/>
+      <c r="H1515" s="13"/>
     </row>
     <row r="1517" spans="1:10">
       <c r="A1517" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>761</v>
+      </c>
+      <c r="B1517" s="14"/>
+      <c r="C1517" s="14"/>
     </row>
     <row r="1518" spans="1:10">
-      <c r="A1518" s="16">
-[...16 lines deleted...]
-      <c r="E1520" s="18"/>
+      <c r="A1518" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1518" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1518" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:10">
+      <c r="A1519" s="17">
+        <v>2563</v>
+      </c>
+      <c r="B1519" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1519" s="18" t="s">
+        <v>762</v>
+      </c>
     </row>
     <row r="1521" spans="1:10">
       <c r="A1521" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1521" s="19" t="s">
+        <v>763</v>
+      </c>
+      <c r="B1521" s="19"/>
+      <c r="C1521" s="19"/>
+      <c r="D1521" s="19"/>
+      <c r="E1521" s="19"/>
+    </row>
+    <row r="1522" spans="1:10">
+      <c r="A1522" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1522" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1522" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1522" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1522" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1522" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1524" s="8"/>
+    <row r="1523" spans="1:10">
+      <c r="A1523" s="22">
+        <v>9260</v>
+      </c>
+      <c r="B1523" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1523" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1523" s="23" t="s">
+        <v>762</v>
+      </c>
+      <c r="E1523" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1525" spans="1:10">
       <c r="A1525" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>764</v>
+      </c>
+      <c r="B1525" s="9"/>
+      <c r="C1525" s="9"/>
+      <c r="D1525" s="9"/>
+      <c r="E1525" s="9"/>
+      <c r="F1525" s="9"/>
+      <c r="G1525" s="9"/>
+      <c r="H1525" s="9"/>
     </row>
     <row r="1526" spans="1:10">
-      <c r="A1526" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1526" s="3">
+      <c r="A1526" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1526" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1526" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1526" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1526" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1526" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1526" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1526" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:10">
+      <c r="A1527" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B1527" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C1527" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D1527" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1526" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1529" s="13"/>
+      <c r="E1527" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="F1527" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1527" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="H1527" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:10">
+      <c r="A1528" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="B1528" s="13"/>
+      <c r="C1528" s="13"/>
+      <c r="D1528" s="13"/>
+      <c r="E1528" s="13"/>
+      <c r="F1528" s="13"/>
+      <c r="G1528" s="13"/>
+      <c r="H1528" s="13"/>
     </row>
     <row r="1530" spans="1:10">
       <c r="A1530" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>766</v>
+      </c>
+      <c r="B1530" s="14"/>
+      <c r="C1530" s="14"/>
     </row>
     <row r="1531" spans="1:10">
-      <c r="A1531" s="16">
-[...16 lines deleted...]
-      <c r="E1533" s="18"/>
+      <c r="A1531" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1531" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1531" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:10">
+      <c r="A1532" s="17">
+        <v>512</v>
+      </c>
+      <c r="B1532" s="17" t="s">
+        <v>731</v>
+      </c>
+      <c r="C1532" s="18" t="s">
+        <v>767</v>
+      </c>
     </row>
     <row r="1534" spans="1:10">
       <c r="A1534" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1534" s="19" t="s">
+        <v>768</v>
+      </c>
+      <c r="B1534" s="19"/>
+      <c r="C1534" s="19"/>
+      <c r="D1534" s="19"/>
+      <c r="E1534" s="19"/>
+    </row>
+    <row r="1535" spans="1:10">
+      <c r="A1535" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1535" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1535" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1535" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1535" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1535" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1537" s="8"/>
+    <row r="1536" spans="1:10">
+      <c r="A1536" s="22">
+        <v>9246</v>
+      </c>
+      <c r="B1536" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1536" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D1536" s="23" t="s">
+        <v>767</v>
+      </c>
+      <c r="E1536" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1538" spans="1:10">
       <c r="A1538" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>769</v>
+      </c>
+      <c r="B1538" s="9"/>
+      <c r="C1538" s="9"/>
+      <c r="D1538" s="9"/>
+      <c r="E1538" s="9"/>
+      <c r="F1538" s="9"/>
+      <c r="G1538" s="9"/>
+      <c r="H1538" s="9"/>
     </row>
     <row r="1539" spans="1:10">
-      <c r="A1539" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1539" s="3">
+      <c r="A1539" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1539" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1539" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1539" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1539" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1539" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1539" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1539" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:10">
+      <c r="A1540" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B1540" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C1540" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D1540" s="3">
         <v>1.5</v>
       </c>
-      <c r="E1539" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1542" s="13"/>
+      <c r="E1540" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="F1540" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1540" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="H1540" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:10">
+      <c r="A1541" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="B1541" s="13"/>
+      <c r="C1541" s="13"/>
+      <c r="D1541" s="13"/>
+      <c r="E1541" s="13"/>
+      <c r="F1541" s="13"/>
+      <c r="G1541" s="13"/>
+      <c r="H1541" s="13"/>
     </row>
     <row r="1543" spans="1:10">
       <c r="A1543" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>770</v>
+      </c>
+      <c r="B1543" s="14"/>
+      <c r="C1543" s="14"/>
     </row>
     <row r="1544" spans="1:10">
-      <c r="A1544" s="16">
-[...16 lines deleted...]
-      <c r="E1546" s="18"/>
+      <c r="A1544" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1544" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1544" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:10">
+      <c r="A1545" s="17">
+        <v>514</v>
+      </c>
+      <c r="B1545" s="17" t="s">
+        <v>731</v>
+      </c>
+      <c r="C1545" s="18" t="s">
+        <v>771</v>
+      </c>
     </row>
     <row r="1547" spans="1:10">
       <c r="A1547" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1547" s="19" t="s">
+        <v>772</v>
+      </c>
+      <c r="B1547" s="19"/>
+      <c r="C1547" s="19"/>
+      <c r="D1547" s="19"/>
+      <c r="E1547" s="19"/>
+    </row>
+    <row r="1548" spans="1:10">
+      <c r="A1548" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1548" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1548" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1548" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1548" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1548" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1550" s="8"/>
+    <row r="1549" spans="1:10">
+      <c r="A1549" s="22" t="s">
+        <v>773</v>
+      </c>
+      <c r="B1549" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1549" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D1549" s="23" t="s">
+        <v>771</v>
+      </c>
+      <c r="E1549" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1551" spans="1:10">
       <c r="A1551" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>774</v>
+      </c>
+      <c r="B1551" s="9"/>
+      <c r="C1551" s="9"/>
+      <c r="D1551" s="9"/>
+      <c r="E1551" s="9"/>
+      <c r="F1551" s="9"/>
+      <c r="G1551" s="9"/>
+      <c r="H1551" s="9"/>
     </row>
     <row r="1552" spans="1:10">
-      <c r="A1552" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1552" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1552" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1552" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1552" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1552" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1552" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1552" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1552" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1553" spans="1:10">
-      <c r="A1553" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1555" s="13"/>
+      <c r="A1553" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1553" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1553" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1553" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1553" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="F1553" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1553" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="H1553" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:10">
+      <c r="A1554" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="B1554" s="13"/>
+      <c r="C1554" s="13"/>
+      <c r="D1554" s="13"/>
+      <c r="E1554" s="13"/>
+      <c r="F1554" s="13"/>
+      <c r="G1554" s="13"/>
+      <c r="H1554" s="13"/>
     </row>
     <row r="1556" spans="1:10">
       <c r="A1556" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>778</v>
+      </c>
+      <c r="B1556" s="14"/>
+      <c r="C1556" s="14"/>
     </row>
     <row r="1557" spans="1:10">
-      <c r="A1557" s="16">
-[...16 lines deleted...]
-      <c r="E1559" s="18"/>
+      <c r="A1557" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1557" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1557" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:10">
+      <c r="A1558" s="17">
+        <v>6357</v>
+      </c>
+      <c r="B1558" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1558" s="18" t="s">
+        <v>779</v>
+      </c>
     </row>
     <row r="1560" spans="1:10">
       <c r="A1560" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1560" s="19" t="s">
+        <v>780</v>
+      </c>
+      <c r="B1560" s="19"/>
+      <c r="C1560" s="19"/>
+      <c r="D1560" s="19"/>
+      <c r="E1560" s="19"/>
+    </row>
+    <row r="1561" spans="1:10">
+      <c r="A1561" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1561" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1561" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1561" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1561" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1561" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1563" s="8"/>
+    <row r="1562" spans="1:10">
+      <c r="A1562" s="22">
+        <v>8853</v>
+      </c>
+      <c r="B1562" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1562" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1562" s="23" t="s">
+        <v>779</v>
+      </c>
+      <c r="E1562" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1564" spans="1:10">
       <c r="A1564" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>781</v>
+      </c>
+      <c r="B1564" s="9"/>
+      <c r="C1564" s="9"/>
+      <c r="D1564" s="9"/>
+      <c r="E1564" s="9"/>
+      <c r="F1564" s="9"/>
+      <c r="G1564" s="9"/>
+      <c r="H1564" s="9"/>
     </row>
     <row r="1565" spans="1:10">
-      <c r="A1565" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1565" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1565" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1565" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1565" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1565" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1565" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1565" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1565" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1566" spans="1:10">
-      <c r="A1566" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1568" s="13"/>
+      <c r="A1566" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="B1566" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="C1566" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="D1566" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1566" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="F1566" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1566" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="H1566" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:10">
+      <c r="A1567" s="12" t="s">
+        <v>786</v>
+      </c>
+      <c r="B1567" s="13"/>
+      <c r="C1567" s="13"/>
+      <c r="D1567" s="13"/>
+      <c r="E1567" s="13"/>
+      <c r="F1567" s="13"/>
+      <c r="G1567" s="13"/>
+      <c r="H1567" s="13"/>
     </row>
     <row r="1569" spans="1:10">
       <c r="A1569" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>787</v>
+      </c>
+      <c r="B1569" s="14"/>
+      <c r="C1569" s="14"/>
     </row>
     <row r="1570" spans="1:10">
-      <c r="A1570" s="16">
-[...16 lines deleted...]
-      <c r="E1572" s="18"/>
+      <c r="A1570" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1570" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1570" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:10">
+      <c r="A1571" s="17">
+        <v>1</v>
+      </c>
+      <c r="B1571" s="17" t="s">
+        <v>788</v>
+      </c>
+      <c r="C1571" s="18" t="s">
+        <v>789</v>
+      </c>
     </row>
     <row r="1573" spans="1:10">
       <c r="A1573" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1573" s="19" t="s">
+        <v>790</v>
+      </c>
+      <c r="B1573" s="19"/>
+      <c r="C1573" s="19"/>
+      <c r="D1573" s="19"/>
+      <c r="E1573" s="19"/>
+    </row>
+    <row r="1574" spans="1:10">
+      <c r="A1574" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1574" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1574" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1574" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1574" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1574" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1576" s="8"/>
+    <row r="1575" spans="1:10">
+      <c r="A1575" s="22">
+        <v>8830</v>
+      </c>
+      <c r="B1575" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1575" s="22" t="s">
+        <v>782</v>
+      </c>
+      <c r="D1575" s="23" t="s">
+        <v>789</v>
+      </c>
+      <c r="E1575" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1577" spans="1:10">
       <c r="A1577" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>791</v>
+      </c>
+      <c r="B1577" s="9"/>
+      <c r="C1577" s="9"/>
+      <c r="D1577" s="9"/>
+      <c r="E1577" s="9"/>
+      <c r="F1577" s="9"/>
+      <c r="G1577" s="9"/>
+      <c r="H1577" s="9"/>
     </row>
     <row r="1578" spans="1:10">
-      <c r="A1578" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1578" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1578" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1578" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1578" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1578" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1578" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1578" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1578" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1579" spans="1:10">
-      <c r="A1579" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1581" s="13"/>
+      <c r="A1579" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1579" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1579" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1579" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1579" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="F1579" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1579" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="H1579" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:10">
+      <c r="A1580" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="B1580" s="13"/>
+      <c r="C1580" s="13"/>
+      <c r="D1580" s="13"/>
+      <c r="E1580" s="13"/>
+      <c r="F1580" s="13"/>
+      <c r="G1580" s="13"/>
+      <c r="H1580" s="13"/>
     </row>
     <row r="1582" spans="1:10">
       <c r="A1582" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>794</v>
+      </c>
+      <c r="B1582" s="14"/>
+      <c r="C1582" s="14"/>
     </row>
     <row r="1583" spans="1:10">
-      <c r="A1583" s="16">
-[...16 lines deleted...]
-      <c r="E1585" s="18"/>
+      <c r="A1583" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1583" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1583" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:10">
+      <c r="A1584" s="17">
+        <v>2570</v>
+      </c>
+      <c r="B1584" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1584" s="18" t="s">
+        <v>795</v>
+      </c>
     </row>
     <row r="1586" spans="1:10">
       <c r="A1586" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1586" s="19" t="s">
+        <v>796</v>
+      </c>
+      <c r="B1586" s="19"/>
+      <c r="C1586" s="19"/>
+      <c r="D1586" s="19"/>
+      <c r="E1586" s="19"/>
+    </row>
+    <row r="1587" spans="1:10">
+      <c r="A1587" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1587" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1587" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1587" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1587" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1587" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1589" s="8"/>
+    <row r="1588" spans="1:10">
+      <c r="A1588" s="22">
+        <v>8758</v>
+      </c>
+      <c r="B1588" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1588" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1588" s="23" t="s">
+        <v>795</v>
+      </c>
+      <c r="E1588" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1590" spans="1:10">
       <c r="A1590" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>797</v>
+      </c>
+      <c r="B1590" s="9"/>
+      <c r="C1590" s="9"/>
+      <c r="D1590" s="9"/>
+      <c r="E1590" s="9"/>
+      <c r="F1590" s="9"/>
+      <c r="G1590" s="9"/>
+      <c r="H1590" s="9"/>
     </row>
     <row r="1591" spans="1:10">
-      <c r="A1591" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1591" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1591" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1591" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1591" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1591" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1591" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1591" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1591" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1592" spans="1:10">
-      <c r="A1592" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1594" s="13"/>
+      <c r="A1592" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1592" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1592" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1592" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1592" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="F1592" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1592" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="H1592" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:10">
+      <c r="A1593" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="B1593" s="13"/>
+      <c r="C1593" s="13"/>
+      <c r="D1593" s="13"/>
+      <c r="E1593" s="13"/>
+      <c r="F1593" s="13"/>
+      <c r="G1593" s="13"/>
+      <c r="H1593" s="13"/>
     </row>
     <row r="1595" spans="1:10">
       <c r="A1595" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="B1595" s="14"/>
+      <c r="C1595" s="14"/>
     </row>
     <row r="1596" spans="1:10">
-      <c r="A1596" s="16">
-[...16 lines deleted...]
-      <c r="E1598" s="18"/>
+      <c r="A1596" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1596" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1596" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:10">
+      <c r="A1597" s="17">
+        <v>2568</v>
+      </c>
+      <c r="B1597" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1597" s="18" t="s">
+        <v>799</v>
+      </c>
     </row>
     <row r="1599" spans="1:10">
       <c r="A1599" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1599" s="19" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1599" s="19"/>
+      <c r="C1599" s="19"/>
+      <c r="D1599" s="19"/>
+      <c r="E1599" s="19"/>
+    </row>
+    <row r="1600" spans="1:10">
+      <c r="A1600" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1600" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1600" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1600" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1600" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1600" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1602" s="8"/>
+    <row r="1601" spans="1:10">
+      <c r="A1601" s="22">
+        <v>8765</v>
+      </c>
+      <c r="B1601" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1601" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1601" s="23" t="s">
+        <v>799</v>
+      </c>
+      <c r="E1601" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1603" spans="1:10">
       <c r="A1603" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>801</v>
+      </c>
+      <c r="B1603" s="9"/>
+      <c r="C1603" s="9"/>
+      <c r="D1603" s="9"/>
+      <c r="E1603" s="9"/>
+      <c r="F1603" s="9"/>
+      <c r="G1603" s="9"/>
+      <c r="H1603" s="9"/>
     </row>
     <row r="1604" spans="1:10">
-      <c r="A1604" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1604" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1604" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1604" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1604" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1604" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1604" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1604" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1604" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1605" spans="1:10">
-      <c r="A1605" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1607" s="13"/>
+      <c r="A1605" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1605" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1605" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1605" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1605" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="F1605" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1605" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="H1605" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:10">
+      <c r="A1606" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="B1606" s="13"/>
+      <c r="C1606" s="13"/>
+      <c r="D1606" s="13"/>
+      <c r="E1606" s="13"/>
+      <c r="F1606" s="13"/>
+      <c r="G1606" s="13"/>
+      <c r="H1606" s="13"/>
     </row>
     <row r="1608" spans="1:10">
       <c r="A1608" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>802</v>
+      </c>
+      <c r="B1608" s="14"/>
+      <c r="C1608" s="14"/>
     </row>
     <row r="1609" spans="1:10">
-      <c r="A1609" s="16">
-[...16 lines deleted...]
-      <c r="E1611" s="18"/>
+      <c r="A1609" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1609" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1609" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:10">
+      <c r="A1610" s="17">
+        <v>2566</v>
+      </c>
+      <c r="B1610" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1610" s="18" t="s">
+        <v>803</v>
+      </c>
     </row>
     <row r="1612" spans="1:10">
       <c r="A1612" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1612" s="19" t="s">
+        <v>804</v>
+      </c>
+      <c r="B1612" s="19"/>
+      <c r="C1612" s="19"/>
+      <c r="D1612" s="19"/>
+      <c r="E1612" s="19"/>
+    </row>
+    <row r="1613" spans="1:10">
+      <c r="A1613" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1613" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1613" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1613" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1613" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1613" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1615" s="8"/>
+    <row r="1614" spans="1:10">
+      <c r="A1614" s="22">
+        <v>8770</v>
+      </c>
+      <c r="B1614" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1614" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1614" s="23" t="s">
+        <v>803</v>
+      </c>
+      <c r="E1614" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1616" spans="1:10">
       <c r="A1616" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="B1616" s="9"/>
+      <c r="C1616" s="9"/>
+      <c r="D1616" s="9"/>
+      <c r="E1616" s="9"/>
+      <c r="F1616" s="9"/>
+      <c r="G1616" s="9"/>
+      <c r="H1616" s="9"/>
     </row>
     <row r="1617" spans="1:10">
-      <c r="A1617" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1617" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1617" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1617" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1617" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1617" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1617" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1617" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1617" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1618" spans="1:10">
-      <c r="A1618" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1620" s="13"/>
+      <c r="A1618" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1618" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1618" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1618" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1618" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="F1618" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1618" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="H1618" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:10">
+      <c r="A1619" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="B1619" s="13"/>
+      <c r="C1619" s="13"/>
+      <c r="D1619" s="13"/>
+      <c r="E1619" s="13"/>
+      <c r="F1619" s="13"/>
+      <c r="G1619" s="13"/>
+      <c r="H1619" s="13"/>
     </row>
     <row r="1621" spans="1:10">
       <c r="A1621" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="B1621" s="14"/>
+      <c r="C1621" s="14"/>
     </row>
     <row r="1622" spans="1:10">
-      <c r="A1622" s="16">
-[...16 lines deleted...]
-      <c r="E1624" s="18"/>
+      <c r="A1622" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1622" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1622" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:10">
+      <c r="A1623" s="17">
+        <v>6356</v>
+      </c>
+      <c r="B1623" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1623" s="18" t="s">
+        <v>807</v>
+      </c>
     </row>
     <row r="1625" spans="1:10">
       <c r="A1625" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1625" s="19" t="s">
+        <v>808</v>
+      </c>
+      <c r="B1625" s="19"/>
+      <c r="C1625" s="19"/>
+      <c r="D1625" s="19"/>
+      <c r="E1625" s="19"/>
+    </row>
+    <row r="1626" spans="1:10">
+      <c r="A1626" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1626" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1626" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1626" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1626" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1626" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1628" s="8"/>
+    <row r="1627" spans="1:10">
+      <c r="A1627" s="22">
+        <v>8826</v>
+      </c>
+      <c r="B1627" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1627" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1627" s="23" t="s">
+        <v>807</v>
+      </c>
+      <c r="E1627" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1629" spans="1:10">
       <c r="A1629" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="B1629" s="9"/>
+      <c r="C1629" s="9"/>
+      <c r="D1629" s="9"/>
+      <c r="E1629" s="9"/>
+      <c r="F1629" s="9"/>
+      <c r="G1629" s="9"/>
+      <c r="H1629" s="9"/>
     </row>
     <row r="1630" spans="1:10">
-      <c r="A1630" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1630" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1630" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1630" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1630" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1630" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1630" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1630" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1630" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1631" spans="1:10">
-      <c r="A1631" s="11" t="s">
-[...11 lines deleted...]
-      <c r="A1633" s="13" t="s">
+      <c r="A1631" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1631" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1631" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1631" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1631" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="F1631" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1631" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="B1633" s="13"/>
-      <c r="C1633" s="13"/>
+      <c r="H1631" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:10">
+      <c r="A1632" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="B1632" s="13"/>
+      <c r="C1632" s="13"/>
+      <c r="D1632" s="13"/>
+      <c r="E1632" s="13"/>
+      <c r="F1632" s="13"/>
+      <c r="G1632" s="13"/>
+      <c r="H1632" s="13"/>
     </row>
     <row r="1634" spans="1:10">
       <c r="A1634" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>811</v>
+      </c>
+      <c r="B1634" s="14"/>
+      <c r="C1634" s="14"/>
     </row>
     <row r="1635" spans="1:10">
-      <c r="A1635" s="16">
-[...16 lines deleted...]
-      <c r="E1637" s="18"/>
+      <c r="A1635" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1635" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1635" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:10">
+      <c r="A1636" s="17">
+        <v>2569</v>
+      </c>
+      <c r="B1636" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1636" s="18" t="s">
+        <v>812</v>
+      </c>
     </row>
     <row r="1638" spans="1:10">
       <c r="A1638" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1638" s="19" t="s">
+        <v>813</v>
+      </c>
+      <c r="B1638" s="19"/>
+      <c r="C1638" s="19"/>
+      <c r="D1638" s="19"/>
+      <c r="E1638" s="19"/>
+    </row>
+    <row r="1639" spans="1:10">
+      <c r="A1639" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1639" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1639" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1639" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1639" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1639" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1641" s="8"/>
+    <row r="1640" spans="1:10">
+      <c r="A1640" s="22">
+        <v>8762</v>
+      </c>
+      <c r="B1640" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1640" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1640" s="23" t="s">
+        <v>812</v>
+      </c>
+      <c r="E1640" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1642" spans="1:10">
       <c r="A1642" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>814</v>
+      </c>
+      <c r="B1642" s="9"/>
+      <c r="C1642" s="9"/>
+      <c r="D1642" s="9"/>
+      <c r="E1642" s="9"/>
+      <c r="F1642" s="9"/>
+      <c r="G1642" s="9"/>
+      <c r="H1642" s="9"/>
     </row>
     <row r="1643" spans="1:10">
-      <c r="A1643" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1643" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1643" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1643" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1643" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1643" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1643" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1643" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1643" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1644" spans="1:10">
-      <c r="A1644" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1646" s="13"/>
+      <c r="A1644" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="B1644" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="C1644" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="D1644" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1644" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="F1644" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1644" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="H1644" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:10">
+      <c r="A1645" s="12" t="s">
+        <v>786</v>
+      </c>
+      <c r="B1645" s="13"/>
+      <c r="C1645" s="13"/>
+      <c r="D1645" s="13"/>
+      <c r="E1645" s="13"/>
+      <c r="F1645" s="13"/>
+      <c r="G1645" s="13"/>
+      <c r="H1645" s="13"/>
     </row>
     <row r="1647" spans="1:10">
       <c r="A1647" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>816</v>
+      </c>
+      <c r="B1647" s="14"/>
+      <c r="C1647" s="14"/>
     </row>
     <row r="1648" spans="1:10">
-      <c r="A1648" s="16">
-[...16 lines deleted...]
-      <c r="E1650" s="18"/>
+      <c r="A1648" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1648" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1648" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:10">
+      <c r="A1649" s="17">
+        <v>2</v>
+      </c>
+      <c r="B1649" s="17" t="s">
+        <v>788</v>
+      </c>
+      <c r="C1649" s="18" t="s">
+        <v>817</v>
+      </c>
     </row>
     <row r="1651" spans="1:10">
       <c r="A1651" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1651" s="19" t="s">
+        <v>818</v>
+      </c>
+      <c r="B1651" s="19"/>
+      <c r="C1651" s="19"/>
+      <c r="D1651" s="19"/>
+      <c r="E1651" s="19"/>
+    </row>
+    <row r="1652" spans="1:10">
+      <c r="A1652" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1652" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1652" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1652" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1652" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1652" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1654" s="8"/>
+    <row r="1653" spans="1:10">
+      <c r="A1653" s="22">
+        <v>8829</v>
+      </c>
+      <c r="B1653" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1653" s="22" t="s">
+        <v>815</v>
+      </c>
+      <c r="D1653" s="23" t="s">
+        <v>817</v>
+      </c>
+      <c r="E1653" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1655" spans="1:10">
       <c r="A1655" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>819</v>
+      </c>
+      <c r="B1655" s="9"/>
+      <c r="C1655" s="9"/>
+      <c r="D1655" s="9"/>
+      <c r="E1655" s="9"/>
+      <c r="F1655" s="9"/>
+      <c r="G1655" s="9"/>
+      <c r="H1655" s="9"/>
     </row>
     <row r="1656" spans="1:10">
-      <c r="A1656" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1656" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1656" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1656" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1656" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1656" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1656" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1656" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1656" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1657" spans="1:10">
-      <c r="A1657" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1659" s="13"/>
+      <c r="A1657" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1657" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1657" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1657" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1657" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1657" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1657" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="H1657" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:10">
+      <c r="A1658" s="12" t="s">
+        <v>822</v>
+      </c>
+      <c r="B1658" s="13"/>
+      <c r="C1658" s="13"/>
+      <c r="D1658" s="13"/>
+      <c r="E1658" s="13"/>
+      <c r="F1658" s="13"/>
+      <c r="G1658" s="13"/>
+      <c r="H1658" s="13"/>
     </row>
     <row r="1660" spans="1:10">
       <c r="A1660" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>823</v>
+      </c>
+      <c r="B1660" s="14"/>
+      <c r="C1660" s="14"/>
     </row>
     <row r="1661" spans="1:10">
-      <c r="A1661" s="16">
-[...16 lines deleted...]
-      <c r="E1663" s="18"/>
+      <c r="A1661" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1661" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1661" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:10">
+      <c r="A1662" s="17">
+        <v>2564</v>
+      </c>
+      <c r="B1662" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1662" s="18" t="s">
+        <v>824</v>
+      </c>
     </row>
     <row r="1664" spans="1:10">
       <c r="A1664" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1664" s="19" t="s">
+        <v>825</v>
+      </c>
+      <c r="B1664" s="19"/>
+      <c r="C1664" s="19"/>
+      <c r="D1664" s="19"/>
+      <c r="E1664" s="19"/>
+    </row>
+    <row r="1665" spans="1:10">
+      <c r="A1665" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1665" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1665" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1665" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1665" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1665" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1667" s="8"/>
+    <row r="1666" spans="1:10">
+      <c r="A1666" s="22">
+        <v>8690</v>
+      </c>
+      <c r="B1666" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1666" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1666" s="23" t="s">
+        <v>824</v>
+      </c>
+      <c r="E1666" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1668" spans="1:10">
       <c r="A1668" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>826</v>
+      </c>
+      <c r="B1668" s="9"/>
+      <c r="C1668" s="9"/>
+      <c r="D1668" s="9"/>
+      <c r="E1668" s="9"/>
+      <c r="F1668" s="9"/>
+      <c r="G1668" s="9"/>
+      <c r="H1668" s="9"/>
     </row>
     <row r="1669" spans="1:10">
-      <c r="A1669" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1669" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1669" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1669" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1669" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1669" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1669" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1669" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1669" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1670" spans="1:10">
-      <c r="A1670" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1672" s="13"/>
+      <c r="A1670" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1670" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1670" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1670" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1670" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1670" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1670" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="H1670" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:10">
+      <c r="A1671" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="B1671" s="13"/>
+      <c r="C1671" s="13"/>
+      <c r="D1671" s="13"/>
+      <c r="E1671" s="13"/>
+      <c r="F1671" s="13"/>
+      <c r="G1671" s="13"/>
+      <c r="H1671" s="13"/>
     </row>
     <row r="1673" spans="1:10">
       <c r="A1673" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="B1673" s="14"/>
+      <c r="C1673" s="14"/>
     </row>
     <row r="1674" spans="1:10">
-      <c r="A1674" s="16">
-[...16 lines deleted...]
-      <c r="E1676" s="18"/>
+      <c r="A1674" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1674" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1674" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:10">
+      <c r="A1675" s="17">
+        <v>6358</v>
+      </c>
+      <c r="B1675" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1675" s="18" t="s">
+        <v>830</v>
+      </c>
     </row>
     <row r="1677" spans="1:10">
       <c r="A1677" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1677" s="19" t="s">
+        <v>831</v>
+      </c>
+      <c r="B1677" s="19"/>
+      <c r="C1677" s="19"/>
+      <c r="D1677" s="19"/>
+      <c r="E1677" s="19"/>
+    </row>
+    <row r="1678" spans="1:10">
+      <c r="A1678" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1678" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1678" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1678" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1678" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1678" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1680" s="8"/>
+    <row r="1679" spans="1:10">
+      <c r="A1679" s="22">
+        <v>8681</v>
+      </c>
+      <c r="B1679" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1679" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1679" s="23" t="s">
+        <v>830</v>
+      </c>
+      <c r="E1679" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1681" spans="1:10">
       <c r="A1681" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>832</v>
+      </c>
+      <c r="B1681" s="9"/>
+      <c r="C1681" s="9"/>
+      <c r="D1681" s="9"/>
+      <c r="E1681" s="9"/>
+      <c r="F1681" s="9"/>
+      <c r="G1681" s="9"/>
+      <c r="H1681" s="9"/>
     </row>
     <row r="1682" spans="1:10">
-      <c r="A1682" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1682" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1682" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1682" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1682" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1682" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1682" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1682" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1682" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1683" spans="1:10">
-      <c r="A1683" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1685" s="13"/>
+      <c r="A1683" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1683" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1683" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1683" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1683" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1683" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1683" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="H1683" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:10">
+      <c r="A1684" s="12" t="s">
+        <v>822</v>
+      </c>
+      <c r="B1684" s="13"/>
+      <c r="C1684" s="13"/>
+      <c r="D1684" s="13"/>
+      <c r="E1684" s="13"/>
+      <c r="F1684" s="13"/>
+      <c r="G1684" s="13"/>
+      <c r="H1684" s="13"/>
     </row>
     <row r="1686" spans="1:10">
       <c r="A1686" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>833</v>
+      </c>
+      <c r="B1686" s="14"/>
+      <c r="C1686" s="14"/>
     </row>
     <row r="1687" spans="1:10">
-      <c r="A1687" s="16">
-[...16 lines deleted...]
-      <c r="E1689" s="18"/>
+      <c r="A1687" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1687" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1687" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:10">
+      <c r="A1688" s="17">
+        <v>2565</v>
+      </c>
+      <c r="B1688" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1688" s="18" t="s">
+        <v>834</v>
+      </c>
     </row>
     <row r="1690" spans="1:10">
       <c r="A1690" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1690" s="19" t="s">
+        <v>835</v>
+      </c>
+      <c r="B1690" s="19"/>
+      <c r="C1690" s="19"/>
+      <c r="D1690" s="19"/>
+      <c r="E1690" s="19"/>
+    </row>
+    <row r="1691" spans="1:10">
+      <c r="A1691" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1691" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1691" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1691" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1691" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1691" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1693" s="8"/>
+    <row r="1692" spans="1:10">
+      <c r="A1692" s="22">
+        <v>8689</v>
+      </c>
+      <c r="B1692" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1692" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1692" s="23" t="s">
+        <v>834</v>
+      </c>
+      <c r="E1692" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1694" spans="1:10">
       <c r="A1694" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>836</v>
+      </c>
+      <c r="B1694" s="9"/>
+      <c r="C1694" s="9"/>
+      <c r="D1694" s="9"/>
+      <c r="E1694" s="9"/>
+      <c r="F1694" s="9"/>
+      <c r="G1694" s="9"/>
+      <c r="H1694" s="9"/>
     </row>
     <row r="1695" spans="1:10">
-      <c r="A1695" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1695" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1695" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1695" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1695" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1695" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1695" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1695" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1695" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1696" spans="1:10">
-      <c r="A1696" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1698" s="13"/>
+      <c r="A1696" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1696" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1696" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1696" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1696" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1696" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1696" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="H1696" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:10">
+      <c r="A1697" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="B1697" s="13"/>
+      <c r="C1697" s="13"/>
+      <c r="D1697" s="13"/>
+      <c r="E1697" s="13"/>
+      <c r="F1697" s="13"/>
+      <c r="G1697" s="13"/>
+      <c r="H1697" s="13"/>
     </row>
     <row r="1699" spans="1:10">
       <c r="A1699" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>837</v>
+      </c>
+      <c r="B1699" s="14"/>
+      <c r="C1699" s="14"/>
     </row>
     <row r="1700" spans="1:10">
-      <c r="A1700" s="16">
-[...16 lines deleted...]
-      <c r="E1702" s="18"/>
+      <c r="A1700" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1700" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1700" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:10">
+      <c r="A1701" s="17">
+        <v>6360</v>
+      </c>
+      <c r="B1701" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1701" s="18" t="s">
+        <v>838</v>
+      </c>
     </row>
     <row r="1703" spans="1:10">
       <c r="A1703" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1703" s="19" t="s">
+        <v>839</v>
+      </c>
+      <c r="B1703" s="19"/>
+      <c r="C1703" s="19"/>
+      <c r="D1703" s="19"/>
+      <c r="E1703" s="19"/>
+    </row>
+    <row r="1704" spans="1:10">
+      <c r="A1704" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1704" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1704" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1704" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1704" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1704" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1706" s="8"/>
+    <row r="1705" spans="1:10">
+      <c r="A1705" s="22">
+        <v>8691</v>
+      </c>
+      <c r="B1705" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1705" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1705" s="23" t="s">
+        <v>838</v>
+      </c>
+      <c r="E1705" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1707" spans="1:10">
       <c r="A1707" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>840</v>
+      </c>
+      <c r="B1707" s="9"/>
+      <c r="C1707" s="9"/>
+      <c r="D1707" s="9"/>
+      <c r="E1707" s="9"/>
+      <c r="F1707" s="9"/>
+      <c r="G1707" s="9"/>
+      <c r="H1707" s="9"/>
     </row>
     <row r="1708" spans="1:10">
-      <c r="A1708" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1708" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1708" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1708" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1708" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1708" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1708" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1708" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1708" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1709" spans="1:10">
-      <c r="A1709" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1711" s="13"/>
+      <c r="A1709" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1709" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1709" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1709" s="3">
+        <v>1.5</v>
+      </c>
+      <c r="E1709" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1709" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1709" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="H1709" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:10">
+      <c r="A1710" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="B1710" s="13"/>
+      <c r="C1710" s="13"/>
+      <c r="D1710" s="13"/>
+      <c r="E1710" s="13"/>
+      <c r="F1710" s="13"/>
+      <c r="G1710" s="13"/>
+      <c r="H1710" s="13"/>
     </row>
     <row r="1712" spans="1:10">
       <c r="A1712" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="B1712" s="14"/>
+      <c r="C1712" s="14"/>
     </row>
     <row r="1713" spans="1:10">
-      <c r="A1713" s="16">
-[...16 lines deleted...]
-      <c r="E1715" s="18"/>
+      <c r="A1713" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1713" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1713" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:10">
+      <c r="A1714" s="17">
+        <v>6359</v>
+      </c>
+      <c r="B1714" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1714" s="18" t="s">
+        <v>842</v>
+      </c>
     </row>
     <row r="1716" spans="1:10">
       <c r="A1716" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1716" s="19" t="s">
+        <v>843</v>
+      </c>
+      <c r="B1716" s="19"/>
+      <c r="C1716" s="19"/>
+      <c r="D1716" s="19"/>
+      <c r="E1716" s="19"/>
+    </row>
+    <row r="1717" spans="1:10">
+      <c r="A1717" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1717" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1717" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1717" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1717" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1717" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1719" s="8"/>
+    <row r="1718" spans="1:10">
+      <c r="A1718" s="22">
+        <v>8692</v>
+      </c>
+      <c r="B1718" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1718" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1718" s="23" t="s">
+        <v>842</v>
+      </c>
+      <c r="E1718" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1720" spans="1:10">
       <c r="A1720" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>844</v>
+      </c>
+      <c r="B1720" s="9"/>
+      <c r="C1720" s="9"/>
+      <c r="D1720" s="9"/>
+      <c r="E1720" s="9"/>
+      <c r="F1720" s="9"/>
+      <c r="G1720" s="9"/>
+      <c r="H1720" s="9"/>
     </row>
     <row r="1721" spans="1:10">
-      <c r="A1721" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1721" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1721" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1721" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1721" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1721" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1721" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1721" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1721" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1722" spans="1:10">
-      <c r="A1722" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1724" s="13"/>
+      <c r="A1722" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1722" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1722" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="D1722" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="E1722" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1722" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1722" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="H1722" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:10">
+      <c r="A1723" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1723" s="13"/>
+      <c r="C1723" s="13"/>
+      <c r="D1723" s="13"/>
+      <c r="E1723" s="13"/>
+      <c r="F1723" s="13"/>
+      <c r="G1723" s="13"/>
+      <c r="H1723" s="13"/>
     </row>
     <row r="1725" spans="1:10">
       <c r="A1725" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>850</v>
+      </c>
+      <c r="B1725" s="14"/>
+      <c r="C1725" s="14"/>
     </row>
     <row r="1726" spans="1:10">
-      <c r="A1726" s="16">
-[...16 lines deleted...]
-      <c r="E1728" s="18"/>
+      <c r="A1726" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1726" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1726" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:10">
+      <c r="A1727" s="17">
+        <v>6350</v>
+      </c>
+      <c r="B1727" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1727" s="18" t="s">
+        <v>851</v>
+      </c>
     </row>
     <row r="1729" spans="1:10">
       <c r="A1729" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1729" s="19" t="s">
+        <v>852</v>
+      </c>
+      <c r="B1729" s="19"/>
+      <c r="C1729" s="19"/>
+      <c r="D1729" s="19"/>
+      <c r="E1729" s="19"/>
+    </row>
+    <row r="1730" spans="1:10">
+      <c r="A1730" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1730" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1730" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1730" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1730" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1730" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1732" s="8"/>
+    <row r="1731" spans="1:10">
+      <c r="A1731" s="22" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1731" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1731" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1731" s="23" t="s">
+        <v>851</v>
+      </c>
+      <c r="E1731" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1733" spans="1:10">
       <c r="A1733" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="B1733" s="9"/>
+      <c r="C1733" s="9"/>
+      <c r="D1733" s="9"/>
+      <c r="E1733" s="9"/>
+      <c r="F1733" s="9"/>
+      <c r="G1733" s="9"/>
+      <c r="H1733" s="9"/>
     </row>
     <row r="1734" spans="1:10">
-      <c r="A1734" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1734" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1734" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1734" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1734" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1734" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1734" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1734" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1734" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1735" spans="1:10">
-      <c r="A1735" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1737" s="13"/>
+      <c r="A1735" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1735" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1735" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="D1735" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="E1735" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1735" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1735" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="H1735" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:10">
+      <c r="A1736" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1736" s="13"/>
+      <c r="C1736" s="13"/>
+      <c r="D1736" s="13"/>
+      <c r="E1736" s="13"/>
+      <c r="F1736" s="13"/>
+      <c r="G1736" s="13"/>
+      <c r="H1736" s="13"/>
     </row>
     <row r="1738" spans="1:10">
       <c r="A1738" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>855</v>
+      </c>
+      <c r="B1738" s="14"/>
+      <c r="C1738" s="14"/>
     </row>
     <row r="1739" spans="1:10">
-      <c r="A1739" s="16">
-[...16 lines deleted...]
-      <c r="E1741" s="18"/>
+      <c r="A1739" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1739" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1739" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:10">
+      <c r="A1740" s="17">
+        <v>6353</v>
+      </c>
+      <c r="B1740" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1740" s="18" t="s">
+        <v>856</v>
+      </c>
     </row>
     <row r="1742" spans="1:10">
       <c r="A1742" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1742" s="19" t="s">
+        <v>857</v>
+      </c>
+      <c r="B1742" s="19"/>
+      <c r="C1742" s="19"/>
+      <c r="D1742" s="19"/>
+      <c r="E1742" s="19"/>
+    </row>
+    <row r="1743" spans="1:10">
+      <c r="A1743" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1743" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1743" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1743" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1743" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1743" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1745" s="8"/>
+    <row r="1744" spans="1:10">
+      <c r="A1744" s="22" t="s">
+        <v>858</v>
+      </c>
+      <c r="B1744" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1744" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1744" s="23" t="s">
+        <v>856</v>
+      </c>
+      <c r="E1744" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1746" spans="1:10">
       <c r="A1746" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="B1746" s="9"/>
+      <c r="C1746" s="9"/>
+      <c r="D1746" s="9"/>
+      <c r="E1746" s="9"/>
+      <c r="F1746" s="9"/>
+      <c r="G1746" s="9"/>
+      <c r="H1746" s="9"/>
     </row>
     <row r="1747" spans="1:10">
-      <c r="A1747" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1747" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1747" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1747" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1747" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1747" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1747" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1747" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1747" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1748" spans="1:10">
-      <c r="A1748" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1750" s="13"/>
+      <c r="A1748" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1748" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1748" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="D1748" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="E1748" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="F1748" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1748" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="H1748" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:10">
+      <c r="A1749" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1749" s="13"/>
+      <c r="C1749" s="13"/>
+      <c r="D1749" s="13"/>
+      <c r="E1749" s="13"/>
+      <c r="F1749" s="13"/>
+      <c r="G1749" s="13"/>
+      <c r="H1749" s="13"/>
     </row>
     <row r="1751" spans="1:10">
       <c r="A1751" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="B1751" s="14"/>
+      <c r="C1751" s="14"/>
     </row>
     <row r="1752" spans="1:10">
-      <c r="A1752" s="16">
-[...16 lines deleted...]
-      <c r="E1754" s="18"/>
+      <c r="A1752" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1752" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1752" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:10">
+      <c r="A1753" s="17">
+        <v>6351</v>
+      </c>
+      <c r="B1753" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1753" s="18" t="s">
+        <v>862</v>
+      </c>
     </row>
     <row r="1755" spans="1:10">
       <c r="A1755" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1755" s="19" t="s">
+        <v>863</v>
+      </c>
+      <c r="B1755" s="19"/>
+      <c r="C1755" s="19"/>
+      <c r="D1755" s="19"/>
+      <c r="E1755" s="19"/>
+    </row>
+    <row r="1756" spans="1:10">
+      <c r="A1756" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1756" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1756" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1756" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1756" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1756" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1758" s="8"/>
+    <row r="1757" spans="1:10">
+      <c r="A1757" s="22">
+        <v>8839</v>
+      </c>
+      <c r="B1757" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1757" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1757" s="23" t="s">
+        <v>862</v>
+      </c>
+      <c r="E1757" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1759" spans="1:10">
       <c r="A1759" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>864</v>
+      </c>
+      <c r="B1759" s="9"/>
+      <c r="C1759" s="9"/>
+      <c r="D1759" s="9"/>
+      <c r="E1759" s="9"/>
+      <c r="F1759" s="9"/>
+      <c r="G1759" s="9"/>
+      <c r="H1759" s="9"/>
     </row>
     <row r="1760" spans="1:10">
-      <c r="A1760" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1760" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1760" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1760" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1760" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1760" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1760" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1760" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1760" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1761" spans="1:10">
-      <c r="A1761" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1763" s="13"/>
+      <c r="A1761" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1761" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1761" s="3">
+        <v>3</v>
+      </c>
+      <c r="D1761" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="E1761" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="F1761" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1761" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1761" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:10">
+      <c r="A1762" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1762" s="13"/>
+      <c r="C1762" s="13"/>
+      <c r="D1762" s="13"/>
+      <c r="E1762" s="13"/>
+      <c r="F1762" s="13"/>
+      <c r="G1762" s="13"/>
+      <c r="H1762" s="13"/>
     </row>
     <row r="1764" spans="1:10">
       <c r="A1764" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>868</v>
+      </c>
+      <c r="B1764" s="14"/>
+      <c r="C1764" s="14"/>
     </row>
     <row r="1765" spans="1:10">
-      <c r="A1765" s="16">
-[...16 lines deleted...]
-      <c r="E1767" s="18"/>
+      <c r="A1765" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1765" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1765" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:10">
+      <c r="A1766" s="17">
+        <v>2465</v>
+      </c>
+      <c r="B1766" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1766" s="18" t="s">
+        <v>870</v>
+      </c>
     </row>
     <row r="1768" spans="1:10">
       <c r="A1768" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1768" s="19" t="s">
+        <v>871</v>
+      </c>
+      <c r="B1768" s="19"/>
+      <c r="C1768" s="19"/>
+      <c r="D1768" s="19"/>
+      <c r="E1768" s="19"/>
+    </row>
+    <row r="1769" spans="1:10">
+      <c r="A1769" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1769" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1769" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1769" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1769" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1769" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1771" s="8"/>
+    <row r="1770" spans="1:10">
+      <c r="A1770" s="22">
+        <v>8862</v>
+      </c>
+      <c r="B1770" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1770" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1770" s="23" t="s">
+        <v>870</v>
+      </c>
+      <c r="E1770" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1772" spans="1:10">
       <c r="A1772" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="B1772" s="9"/>
+      <c r="C1772" s="9"/>
+      <c r="D1772" s="9"/>
+      <c r="E1772" s="9"/>
+      <c r="F1772" s="9"/>
+      <c r="G1772" s="9"/>
+      <c r="H1772" s="9"/>
     </row>
     <row r="1773" spans="1:10">
-      <c r="A1773" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1773" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1773" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1773" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1773" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1773" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1773" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1773" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1773" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1774" spans="1:10">
-      <c r="A1774" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1776" s="13"/>
+      <c r="A1774" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1774" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1774" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="D1774" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="E1774" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="F1774" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1774" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="H1774" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:10">
+      <c r="A1775" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1775" s="13"/>
+      <c r="C1775" s="13"/>
+      <c r="D1775" s="13"/>
+      <c r="E1775" s="13"/>
+      <c r="F1775" s="13"/>
+      <c r="G1775" s="13"/>
+      <c r="H1775" s="13"/>
     </row>
     <row r="1777" spans="1:10">
       <c r="A1777" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>875</v>
+      </c>
+      <c r="B1777" s="14"/>
+      <c r="C1777" s="14"/>
     </row>
     <row r="1778" spans="1:10">
-      <c r="A1778" s="16">
-[...16 lines deleted...]
-      <c r="E1780" s="18"/>
+      <c r="A1778" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1778" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1778" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:10">
+      <c r="A1779" s="17">
+        <v>6346</v>
+      </c>
+      <c r="B1779" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1779" s="18" t="s">
+        <v>876</v>
+      </c>
     </row>
     <row r="1781" spans="1:10">
       <c r="A1781" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1781" s="19" t="s">
+        <v>877</v>
+      </c>
+      <c r="B1781" s="19"/>
+      <c r="C1781" s="19"/>
+      <c r="D1781" s="19"/>
+      <c r="E1781" s="19"/>
+    </row>
+    <row r="1782" spans="1:10">
+      <c r="A1782" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1782" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1782" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1782" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1782" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1782" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1784" s="8"/>
+    <row r="1783" spans="1:10">
+      <c r="A1783" s="22">
+        <v>8840</v>
+      </c>
+      <c r="B1783" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1783" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1783" s="23" t="s">
+        <v>876</v>
+      </c>
+      <c r="E1783" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1785" spans="1:10">
       <c r="A1785" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>878</v>
+      </c>
+      <c r="B1785" s="9"/>
+      <c r="C1785" s="9"/>
+      <c r="D1785" s="9"/>
+      <c r="E1785" s="9"/>
+      <c r="F1785" s="9"/>
+      <c r="G1785" s="9"/>
+      <c r="H1785" s="9"/>
     </row>
     <row r="1786" spans="1:10">
-      <c r="A1786" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1786" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1786" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1786" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1786" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1786" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1786" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1786" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1786" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1787" spans="1:10">
-      <c r="A1787" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1789" s="13"/>
+      <c r="A1787" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B1787" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C1787" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D1787" s="3">
+        <v>1600</v>
+      </c>
+      <c r="E1787" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="F1787" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1787" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="H1787" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:10">
+      <c r="A1788" s="12" t="s">
+        <v>882</v>
+      </c>
+      <c r="B1788" s="13"/>
+      <c r="C1788" s="13"/>
+      <c r="D1788" s="13"/>
+      <c r="E1788" s="13"/>
+      <c r="F1788" s="13"/>
+      <c r="G1788" s="13"/>
+      <c r="H1788" s="13"/>
     </row>
     <row r="1790" spans="1:10">
       <c r="A1790" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>883</v>
+      </c>
+      <c r="B1790" s="14"/>
+      <c r="C1790" s="14"/>
     </row>
     <row r="1791" spans="1:10">
-      <c r="A1791" s="16">
-[...16 lines deleted...]
-      <c r="E1793" s="18"/>
+      <c r="A1791" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1791" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1791" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:10">
+      <c r="A1792" s="17">
+        <v>416</v>
+      </c>
+      <c r="B1792" s="17" t="s">
+        <v>884</v>
+      </c>
+      <c r="C1792" s="18" t="s">
+        <v>885</v>
+      </c>
     </row>
     <row r="1794" spans="1:10">
       <c r="A1794" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1794" s="19" t="s">
+        <v>886</v>
+      </c>
+      <c r="B1794" s="19"/>
+      <c r="C1794" s="19"/>
+      <c r="D1794" s="19"/>
+      <c r="E1794" s="19"/>
+    </row>
+    <row r="1795" spans="1:10">
+      <c r="A1795" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1795" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1795" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1795" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1795" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1795" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1797" s="8"/>
+    <row r="1796" spans="1:10">
+      <c r="A1796" s="22">
+        <v>8815</v>
+      </c>
+      <c r="B1796" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1796" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D1796" s="23" t="s">
+        <v>885</v>
+      </c>
+      <c r="E1796" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1798" spans="1:10">
       <c r="A1798" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>887</v>
+      </c>
+      <c r="B1798" s="9"/>
+      <c r="C1798" s="9"/>
+      <c r="D1798" s="9"/>
+      <c r="E1798" s="9"/>
+      <c r="F1798" s="9"/>
+      <c r="G1798" s="9"/>
+      <c r="H1798" s="9"/>
     </row>
     <row r="1799" spans="1:10">
-      <c r="A1799" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1799" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1799" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1799" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1799" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1799" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1799" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1799" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1799" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1800" spans="1:10">
-      <c r="A1800" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1802" s="13"/>
+      <c r="A1800" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B1800" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C1800" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D1800" s="3">
+        <v>1600</v>
+      </c>
+      <c r="E1800" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="F1800" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1800" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="H1800" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:10">
+      <c r="A1801" s="12" t="s">
+        <v>882</v>
+      </c>
+      <c r="B1801" s="13"/>
+      <c r="C1801" s="13"/>
+      <c r="D1801" s="13"/>
+      <c r="E1801" s="13"/>
+      <c r="F1801" s="13"/>
+      <c r="G1801" s="13"/>
+      <c r="H1801" s="13"/>
     </row>
     <row r="1803" spans="1:10">
       <c r="A1803" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>888</v>
+      </c>
+      <c r="B1803" s="14"/>
+      <c r="C1803" s="14"/>
     </row>
     <row r="1804" spans="1:10">
-      <c r="A1804" s="16">
-[...16 lines deleted...]
-      <c r="E1806" s="18"/>
+      <c r="A1804" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1804" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1804" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:10">
+      <c r="A1805" s="17">
+        <v>415</v>
+      </c>
+      <c r="B1805" s="17" t="s">
+        <v>884</v>
+      </c>
+      <c r="C1805" s="18" t="s">
+        <v>889</v>
+      </c>
     </row>
     <row r="1807" spans="1:10">
       <c r="A1807" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1807" s="19" t="s">
+        <v>890</v>
+      </c>
+      <c r="B1807" s="19"/>
+      <c r="C1807" s="19"/>
+      <c r="D1807" s="19"/>
+      <c r="E1807" s="19"/>
+    </row>
+    <row r="1808" spans="1:10">
+      <c r="A1808" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1808" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1808" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1808" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1808" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1808" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1810" s="8"/>
+    <row r="1809" spans="1:10">
+      <c r="A1809" s="22">
+        <v>8816</v>
+      </c>
+      <c r="B1809" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1809" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D1809" s="23" t="s">
+        <v>889</v>
+      </c>
+      <c r="E1809" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1811" spans="1:10">
       <c r="A1811" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>891</v>
+      </c>
+      <c r="B1811" s="9"/>
+      <c r="C1811" s="9"/>
+      <c r="D1811" s="9"/>
+      <c r="E1811" s="9"/>
+      <c r="F1811" s="9"/>
+      <c r="G1811" s="9"/>
+      <c r="H1811" s="9"/>
     </row>
     <row r="1812" spans="1:10">
-      <c r="A1812" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1812" s="3">
+      <c r="A1812" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1812" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1812" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1812" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1812" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1812" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1812" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1812" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:10">
+      <c r="A1813" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1813" s="3">
+        <v>29100345000107</v>
+      </c>
+      <c r="C1813" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1813" s="3">
         <v>1500</v>
       </c>
-      <c r="E1812" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1815" s="13"/>
+      <c r="E1813" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1813" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1813" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1813" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:10">
+      <c r="A1814" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1814" s="13"/>
+      <c r="C1814" s="13"/>
+      <c r="D1814" s="13"/>
+      <c r="E1814" s="13"/>
+      <c r="F1814" s="13"/>
+      <c r="G1814" s="13"/>
+      <c r="H1814" s="13"/>
     </row>
     <row r="1816" spans="1:10">
       <c r="A1816" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="B1816" s="14"/>
+      <c r="C1816" s="14"/>
     </row>
     <row r="1817" spans="1:10">
-      <c r="A1817" s="16">
-[...16 lines deleted...]
-      <c r="E1819" s="18"/>
+      <c r="A1817" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1817" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1817" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:10">
+      <c r="A1818" s="17">
+        <v>2462</v>
+      </c>
+      <c r="B1818" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1818" s="18" t="s">
+        <v>894</v>
+      </c>
     </row>
     <row r="1820" spans="1:10">
       <c r="A1820" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1820" s="19" t="s">
+        <v>895</v>
+      </c>
+      <c r="B1820" s="19"/>
+      <c r="C1820" s="19"/>
+      <c r="D1820" s="19"/>
+      <c r="E1820" s="19"/>
+    </row>
+    <row r="1821" spans="1:10">
+      <c r="A1821" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1821" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1821" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1821" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1821" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1821" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1823" s="8"/>
+    <row r="1822" spans="1:10">
+      <c r="A1822" s="22">
+        <v>8868</v>
+      </c>
+      <c r="B1822" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1822" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1822" s="23" t="s">
+        <v>894</v>
+      </c>
+      <c r="E1822" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1824" spans="1:10">
       <c r="A1824" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="B1824" s="9"/>
+      <c r="C1824" s="9"/>
+      <c r="D1824" s="9"/>
+      <c r="E1824" s="9"/>
+      <c r="F1824" s="9"/>
+      <c r="G1824" s="9"/>
+      <c r="H1824" s="9"/>
     </row>
     <row r="1825" spans="1:10">
-      <c r="A1825" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1825" s="3">
+      <c r="A1825" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1825" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1825" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1825" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1825" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1825" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1825" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1825" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:10">
+      <c r="A1826" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1826" s="3">
+        <v>29100345000107</v>
+      </c>
+      <c r="C1826" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1826" s="3">
         <v>1500</v>
       </c>
-      <c r="E1825" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1828" s="13"/>
+      <c r="E1826" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="F1826" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1826" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1826" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:10">
+      <c r="A1827" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1827" s="13"/>
+      <c r="C1827" s="13"/>
+      <c r="D1827" s="13"/>
+      <c r="E1827" s="13"/>
+      <c r="F1827" s="13"/>
+      <c r="G1827" s="13"/>
+      <c r="H1827" s="13"/>
     </row>
     <row r="1829" spans="1:10">
       <c r="A1829" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>898</v>
+      </c>
+      <c r="B1829" s="14"/>
+      <c r="C1829" s="14"/>
     </row>
     <row r="1830" spans="1:10">
-      <c r="A1830" s="16">
-[...16 lines deleted...]
-      <c r="E1832" s="18"/>
+      <c r="A1830" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1830" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1830" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:10">
+      <c r="A1831" s="17">
+        <v>2458</v>
+      </c>
+      <c r="B1831" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1831" s="18" t="s">
+        <v>899</v>
+      </c>
     </row>
     <row r="1833" spans="1:10">
       <c r="A1833" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1833" s="19" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1833" s="19"/>
+      <c r="C1833" s="19"/>
+      <c r="D1833" s="19"/>
+      <c r="E1833" s="19"/>
+    </row>
+    <row r="1834" spans="1:10">
+      <c r="A1834" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1834" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1834" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1834" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1834" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1834" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1836" s="8"/>
+    <row r="1835" spans="1:10">
+      <c r="A1835" s="22">
+        <v>8875</v>
+      </c>
+      <c r="B1835" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1835" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1835" s="23" t="s">
+        <v>899</v>
+      </c>
+      <c r="E1835" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1837" spans="1:10">
       <c r="A1837" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>901</v>
+      </c>
+      <c r="B1837" s="9"/>
+      <c r="C1837" s="9"/>
+      <c r="D1837" s="9"/>
+      <c r="E1837" s="9"/>
+      <c r="F1837" s="9"/>
+      <c r="G1837" s="9"/>
+      <c r="H1837" s="9"/>
     </row>
     <row r="1838" spans="1:10">
-      <c r="A1838" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1838" s="3">
+      <c r="A1838" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1838" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1838" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1838" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1838" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1838" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1838" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1838" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:10">
+      <c r="A1839" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1839" s="3">
+        <v>29100345000107</v>
+      </c>
+      <c r="C1839" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1839" s="3">
         <v>1500</v>
       </c>
-      <c r="E1838" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1841" s="13"/>
+      <c r="E1839" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1839" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1839" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1839" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:10">
+      <c r="A1840" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1840" s="13"/>
+      <c r="C1840" s="13"/>
+      <c r="D1840" s="13"/>
+      <c r="E1840" s="13"/>
+      <c r="F1840" s="13"/>
+      <c r="G1840" s="13"/>
+      <c r="H1840" s="13"/>
     </row>
     <row r="1842" spans="1:10">
       <c r="A1842" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="B1842" s="14"/>
+      <c r="C1842" s="14"/>
     </row>
     <row r="1843" spans="1:10">
-      <c r="A1843" s="16">
-[...16 lines deleted...]
-      <c r="E1845" s="18"/>
+      <c r="A1843" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1843" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1843" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:10">
+      <c r="A1844" s="17">
+        <v>2504</v>
+      </c>
+      <c r="B1844" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1844" s="18" t="s">
+        <v>903</v>
+      </c>
     </row>
     <row r="1846" spans="1:10">
       <c r="A1846" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1846" s="19" t="s">
+        <v>904</v>
+      </c>
+      <c r="B1846" s="19"/>
+      <c r="C1846" s="19"/>
+      <c r="D1846" s="19"/>
+      <c r="E1846" s="19"/>
+    </row>
+    <row r="1847" spans="1:10">
+      <c r="A1847" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1847" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1847" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1847" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1847" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1847" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1849" s="8"/>
+    <row r="1848" spans="1:10">
+      <c r="A1848" s="22">
+        <v>8886</v>
+      </c>
+      <c r="B1848" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1848" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1848" s="23" t="s">
+        <v>903</v>
+      </c>
+      <c r="E1848" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1850" spans="1:10">
       <c r="A1850" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>905</v>
+      </c>
+      <c r="B1850" s="9"/>
+      <c r="C1850" s="9"/>
+      <c r="D1850" s="9"/>
+      <c r="E1850" s="9"/>
+      <c r="F1850" s="9"/>
+      <c r="G1850" s="9"/>
+      <c r="H1850" s="9"/>
     </row>
     <row r="1851" spans="1:10">
-      <c r="A1851" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1851" s="3">
+      <c r="A1851" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1851" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1851" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1851" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1851" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1851" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1851" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1851" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:10">
+      <c r="A1852" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1852" s="3">
+        <v>29100345000107</v>
+      </c>
+      <c r="C1852" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1852" s="3">
         <v>1500</v>
       </c>
-      <c r="E1851" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1854" s="13"/>
+      <c r="E1852" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1852" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1852" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1852" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:10">
+      <c r="A1853" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1853" s="13"/>
+      <c r="C1853" s="13"/>
+      <c r="D1853" s="13"/>
+      <c r="E1853" s="13"/>
+      <c r="F1853" s="13"/>
+      <c r="G1853" s="13"/>
+      <c r="H1853" s="13"/>
     </row>
     <row r="1855" spans="1:10">
       <c r="A1855" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>906</v>
+      </c>
+      <c r="B1855" s="14"/>
+      <c r="C1855" s="14"/>
     </row>
     <row r="1856" spans="1:10">
-      <c r="A1856" s="16">
-[...16 lines deleted...]
-      <c r="E1858" s="18"/>
+      <c r="A1856" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1856" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1856" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:10">
+      <c r="A1857" s="17">
+        <v>2461</v>
+      </c>
+      <c r="B1857" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1857" s="18" t="s">
+        <v>907</v>
+      </c>
     </row>
     <row r="1859" spans="1:10">
       <c r="A1859" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1859" s="19" t="s">
+        <v>908</v>
+      </c>
+      <c r="B1859" s="19"/>
+      <c r="C1859" s="19"/>
+      <c r="D1859" s="19"/>
+      <c r="E1859" s="19"/>
+    </row>
+    <row r="1860" spans="1:10">
+      <c r="A1860" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1860" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1860" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1860" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1860" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1860" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1862" s="8"/>
+    <row r="1861" spans="1:10">
+      <c r="A1861" s="22">
+        <v>8869</v>
+      </c>
+      <c r="B1861" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1861" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1861" s="23" t="s">
+        <v>907</v>
+      </c>
+      <c r="E1861" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1863" spans="1:10">
       <c r="A1863" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>909</v>
+      </c>
+      <c r="B1863" s="9"/>
+      <c r="C1863" s="9"/>
+      <c r="D1863" s="9"/>
+      <c r="E1863" s="9"/>
+      <c r="F1863" s="9"/>
+      <c r="G1863" s="9"/>
+      <c r="H1863" s="9"/>
     </row>
     <row r="1864" spans="1:10">
-      <c r="A1864" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1864" s="3">
+      <c r="A1864" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1864" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1864" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1864" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1864" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1864" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1864" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1864" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:10">
+      <c r="A1865" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1865" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1865" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1865" s="3">
         <v>1500</v>
       </c>
-      <c r="E1864" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1867" s="13"/>
+      <c r="E1865" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1865" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1865" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1865" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:10">
+      <c r="A1866" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1866" s="13"/>
+      <c r="C1866" s="13"/>
+      <c r="D1866" s="13"/>
+      <c r="E1866" s="13"/>
+      <c r="F1866" s="13"/>
+      <c r="G1866" s="13"/>
+      <c r="H1866" s="13"/>
     </row>
     <row r="1868" spans="1:10">
       <c r="A1868" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="B1868" s="14"/>
+      <c r="C1868" s="14"/>
     </row>
     <row r="1869" spans="1:10">
-      <c r="A1869" s="16">
-[...16 lines deleted...]
-      <c r="E1871" s="18"/>
+      <c r="A1869" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1869" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1869" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:10">
+      <c r="A1870" s="17">
+        <v>2575</v>
+      </c>
+      <c r="B1870" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1870" s="18" t="s">
+        <v>911</v>
+      </c>
     </row>
     <row r="1872" spans="1:10">
       <c r="A1872" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1872" s="19" t="s">
+        <v>912</v>
+      </c>
+      <c r="B1872" s="19"/>
+      <c r="C1872" s="19"/>
+      <c r="D1872" s="19"/>
+      <c r="E1872" s="19"/>
+    </row>
+    <row r="1873" spans="1:10">
+      <c r="A1873" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1873" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1873" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1873" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1873" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1873" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1875" s="8"/>
+    <row r="1874" spans="1:10">
+      <c r="A1874" s="22">
+        <v>8940</v>
+      </c>
+      <c r="B1874" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1874" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1874" s="23" t="s">
+        <v>911</v>
+      </c>
+      <c r="E1874" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1876" spans="1:10">
       <c r="A1876" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="B1876" s="9"/>
+      <c r="C1876" s="9"/>
+      <c r="D1876" s="9"/>
+      <c r="E1876" s="9"/>
+      <c r="F1876" s="9"/>
+      <c r="G1876" s="9"/>
+      <c r="H1876" s="9"/>
     </row>
     <row r="1877" spans="1:10">
-      <c r="A1877" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1877" s="3">
+      <c r="A1877" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1877" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1877" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1877" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1877" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1877" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1877" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1877" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:10">
+      <c r="A1878" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1878" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1878" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="D1878" s="3">
         <v>1500</v>
       </c>
-      <c r="E1877" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1880" s="13"/>
+      <c r="E1878" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="F1878" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1878" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="H1878" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:10">
+      <c r="A1879" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1879" s="13"/>
+      <c r="C1879" s="13"/>
+      <c r="D1879" s="13"/>
+      <c r="E1879" s="13"/>
+      <c r="F1879" s="13"/>
+      <c r="G1879" s="13"/>
+      <c r="H1879" s="13"/>
     </row>
     <row r="1881" spans="1:10">
       <c r="A1881" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="B1881" s="14"/>
+      <c r="C1881" s="14"/>
     </row>
     <row r="1882" spans="1:10">
-      <c r="A1882" s="16">
-[...16 lines deleted...]
-      <c r="E1884" s="18"/>
+      <c r="A1882" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1882" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1882" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:10">
+      <c r="A1883" s="17">
+        <v>6349</v>
+      </c>
+      <c r="B1883" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1883" s="18" t="s">
+        <v>916</v>
+      </c>
     </row>
     <row r="1885" spans="1:10">
       <c r="A1885" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1885" s="19" t="s">
+        <v>917</v>
+      </c>
+      <c r="B1885" s="19"/>
+      <c r="C1885" s="19"/>
+      <c r="D1885" s="19"/>
+      <c r="E1885" s="19"/>
+    </row>
+    <row r="1886" spans="1:10">
+      <c r="A1886" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1886" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1886" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1886" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1886" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1886" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1888" s="8"/>
+    <row r="1887" spans="1:10">
+      <c r="A1887" s="22">
+        <v>8836</v>
+      </c>
+      <c r="B1887" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1887" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1887" s="23" t="s">
+        <v>916</v>
+      </c>
+      <c r="E1887" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1889" spans="1:10">
       <c r="A1889" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>918</v>
+      </c>
+      <c r="B1889" s="9"/>
+      <c r="C1889" s="9"/>
+      <c r="D1889" s="9"/>
+      <c r="E1889" s="9"/>
+      <c r="F1889" s="9"/>
+      <c r="G1889" s="9"/>
+      <c r="H1889" s="9"/>
     </row>
     <row r="1890" spans="1:10">
-      <c r="A1890" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1890" s="3">
+      <c r="A1890" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1890" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1890" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1890" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1890" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1890" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1890" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1890" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:10">
+      <c r="A1891" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1891" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1891" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1891" s="3">
         <v>1500</v>
       </c>
-      <c r="E1890" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1893" s="13"/>
+      <c r="E1891" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1891" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1891" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1891" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:10">
+      <c r="A1892" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1892" s="13"/>
+      <c r="C1892" s="13"/>
+      <c r="D1892" s="13"/>
+      <c r="E1892" s="13"/>
+      <c r="F1892" s="13"/>
+      <c r="G1892" s="13"/>
+      <c r="H1892" s="13"/>
     </row>
     <row r="1894" spans="1:10">
       <c r="A1894" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>919</v>
+      </c>
+      <c r="B1894" s="14"/>
+      <c r="C1894" s="14"/>
     </row>
     <row r="1895" spans="1:10">
-      <c r="A1895" s="16">
-[...16 lines deleted...]
-      <c r="E1897" s="18"/>
+      <c r="A1895" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1895" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1895" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:10">
+      <c r="A1896" s="17">
+        <v>2463</v>
+      </c>
+      <c r="B1896" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1896" s="18" t="s">
+        <v>920</v>
+      </c>
     </row>
     <row r="1898" spans="1:10">
       <c r="A1898" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1898" s="19" t="s">
+        <v>921</v>
+      </c>
+      <c r="B1898" s="19"/>
+      <c r="C1898" s="19"/>
+      <c r="D1898" s="19"/>
+      <c r="E1898" s="19"/>
+    </row>
+    <row r="1899" spans="1:10">
+      <c r="A1899" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1899" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1899" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1899" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1899" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1899" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1901" s="8"/>
+    <row r="1900" spans="1:10">
+      <c r="A1900" s="22">
+        <v>8866</v>
+      </c>
+      <c r="B1900" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1900" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1900" s="23" t="s">
+        <v>920</v>
+      </c>
+      <c r="E1900" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1902" spans="1:10">
       <c r="A1902" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>922</v>
+      </c>
+      <c r="B1902" s="9"/>
+      <c r="C1902" s="9"/>
+      <c r="D1902" s="9"/>
+      <c r="E1902" s="9"/>
+      <c r="F1902" s="9"/>
+      <c r="G1902" s="9"/>
+      <c r="H1902" s="9"/>
     </row>
     <row r="1903" spans="1:10">
-      <c r="A1903" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1903" s="3">
+      <c r="A1903" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1903" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1903" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1903" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1903" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1903" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1903" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1903" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:10">
+      <c r="A1904" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1904" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1904" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="D1904" s="3">
         <v>1500</v>
       </c>
-      <c r="E1903" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1906" s="13"/>
+      <c r="E1904" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1904" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1904" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="H1904" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:10">
+      <c r="A1905" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1905" s="13"/>
+      <c r="C1905" s="13"/>
+      <c r="D1905" s="13"/>
+      <c r="E1905" s="13"/>
+      <c r="F1905" s="13"/>
+      <c r="G1905" s="13"/>
+      <c r="H1905" s="13"/>
     </row>
     <row r="1907" spans="1:10">
       <c r="A1907" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>924</v>
+      </c>
+      <c r="B1907" s="14"/>
+      <c r="C1907" s="14"/>
     </row>
     <row r="1908" spans="1:10">
-      <c r="A1908" s="16">
-[...16 lines deleted...]
-      <c r="E1910" s="18"/>
+      <c r="A1908" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1908" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1908" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:10">
+      <c r="A1909" s="17">
+        <v>6348</v>
+      </c>
+      <c r="B1909" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1909" s="18" t="s">
+        <v>925</v>
+      </c>
     </row>
     <row r="1911" spans="1:10">
       <c r="A1911" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1911" s="19" t="s">
+        <v>926</v>
+      </c>
+      <c r="B1911" s="19"/>
+      <c r="C1911" s="19"/>
+      <c r="D1911" s="19"/>
+      <c r="E1911" s="19"/>
+    </row>
+    <row r="1912" spans="1:10">
+      <c r="A1912" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1912" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1912" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1912" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1912" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1912" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1914" s="8"/>
+    <row r="1913" spans="1:10">
+      <c r="A1913" s="22">
+        <v>8843</v>
+      </c>
+      <c r="B1913" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1913" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1913" s="23" t="s">
+        <v>925</v>
+      </c>
+      <c r="E1913" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1915" spans="1:10">
       <c r="A1915" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>927</v>
+      </c>
+      <c r="B1915" s="9"/>
+      <c r="C1915" s="9"/>
+      <c r="D1915" s="9"/>
+      <c r="E1915" s="9"/>
+      <c r="F1915" s="9"/>
+      <c r="G1915" s="9"/>
+      <c r="H1915" s="9"/>
     </row>
     <row r="1916" spans="1:10">
-      <c r="A1916" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1916" s="3">
+      <c r="A1916" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1916" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1916" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1916" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1916" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1916" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1916" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1916" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:10">
+      <c r="A1917" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1917" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1917" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1917" s="3">
         <v>1500</v>
       </c>
-      <c r="E1916" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1919" s="13"/>
+      <c r="E1917" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1917" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1917" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1917" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:10">
+      <c r="A1918" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1918" s="13"/>
+      <c r="C1918" s="13"/>
+      <c r="D1918" s="13"/>
+      <c r="E1918" s="13"/>
+      <c r="F1918" s="13"/>
+      <c r="G1918" s="13"/>
+      <c r="H1918" s="13"/>
     </row>
     <row r="1920" spans="1:10">
       <c r="A1920" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>928</v>
+      </c>
+      <c r="B1920" s="14"/>
+      <c r="C1920" s="14"/>
     </row>
     <row r="1921" spans="1:10">
-      <c r="A1921" s="16">
-[...16 lines deleted...]
-      <c r="E1923" s="18"/>
+      <c r="A1921" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1921" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1921" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:10">
+      <c r="A1922" s="17">
+        <v>2460</v>
+      </c>
+      <c r="B1922" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1922" s="18" t="s">
+        <v>929</v>
+      </c>
     </row>
     <row r="1924" spans="1:10">
       <c r="A1924" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1924" s="19" t="s">
+        <v>930</v>
+      </c>
+      <c r="B1924" s="19"/>
+      <c r="C1924" s="19"/>
+      <c r="D1924" s="19"/>
+      <c r="E1924" s="19"/>
+    </row>
+    <row r="1925" spans="1:10">
+      <c r="A1925" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1925" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1925" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1925" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1925" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1925" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1927" s="8"/>
+    <row r="1926" spans="1:10">
+      <c r="A1926" s="22">
+        <v>8873</v>
+      </c>
+      <c r="B1926" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1926" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1926" s="23" t="s">
+        <v>929</v>
+      </c>
+      <c r="E1926" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1928" spans="1:10">
       <c r="A1928" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>931</v>
+      </c>
+      <c r="B1928" s="9"/>
+      <c r="C1928" s="9"/>
+      <c r="D1928" s="9"/>
+      <c r="E1928" s="9"/>
+      <c r="F1928" s="9"/>
+      <c r="G1928" s="9"/>
+      <c r="H1928" s="9"/>
     </row>
     <row r="1929" spans="1:10">
-      <c r="A1929" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1929" s="3">
+      <c r="A1929" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1929" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1929" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1929" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1929" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1929" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1929" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1929" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:10">
+      <c r="A1930" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1930" s="3">
+        <v>29100345000107</v>
+      </c>
+      <c r="C1930" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1930" s="3">
         <v>1500</v>
       </c>
-      <c r="E1929" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1932" s="13"/>
+      <c r="E1930" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="F1930" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1930" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1930" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:10">
+      <c r="A1931" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1931" s="13"/>
+      <c r="C1931" s="13"/>
+      <c r="D1931" s="13"/>
+      <c r="E1931" s="13"/>
+      <c r="F1931" s="13"/>
+      <c r="G1931" s="13"/>
+      <c r="H1931" s="13"/>
     </row>
     <row r="1933" spans="1:10">
       <c r="A1933" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>932</v>
+      </c>
+      <c r="B1933" s="14"/>
+      <c r="C1933" s="14"/>
     </row>
     <row r="1934" spans="1:10">
-      <c r="A1934" s="16">
-[...16 lines deleted...]
-      <c r="E1936" s="18"/>
+      <c r="A1934" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1934" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1934" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:10">
+      <c r="A1935" s="17">
+        <v>2459</v>
+      </c>
+      <c r="B1935" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1935" s="18" t="s">
+        <v>933</v>
+      </c>
     </row>
     <row r="1937" spans="1:10">
       <c r="A1937" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1937" s="19" t="s">
+        <v>934</v>
+      </c>
+      <c r="B1937" s="19"/>
+      <c r="C1937" s="19"/>
+      <c r="D1937" s="19"/>
+      <c r="E1937" s="19"/>
+    </row>
+    <row r="1938" spans="1:10">
+      <c r="A1938" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1938" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1938" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1938" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1938" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1938" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1940" s="8"/>
+    <row r="1939" spans="1:10">
+      <c r="A1939" s="22">
+        <v>8873</v>
+      </c>
+      <c r="B1939" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1939" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1939" s="23" t="s">
+        <v>933</v>
+      </c>
+      <c r="E1939" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1941" spans="1:10">
       <c r="A1941" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>935</v>
+      </c>
+      <c r="B1941" s="9"/>
+      <c r="C1941" s="9"/>
+      <c r="D1941" s="9"/>
+      <c r="E1941" s="9"/>
+      <c r="F1941" s="9"/>
+      <c r="G1941" s="9"/>
+      <c r="H1941" s="9"/>
     </row>
     <row r="1942" spans="1:10">
-      <c r="A1942" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1942" s="3">
+      <c r="A1942" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1942" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1942" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1942" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1942" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1942" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1942" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1942" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:10">
+      <c r="A1943" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1943" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1943" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1943" s="3">
         <v>1500</v>
       </c>
-      <c r="E1942" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1945" s="13"/>
+      <c r="E1943" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1943" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1943" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1943" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:10">
+      <c r="A1944" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="B1944" s="13"/>
+      <c r="C1944" s="13"/>
+      <c r="D1944" s="13"/>
+      <c r="E1944" s="13"/>
+      <c r="F1944" s="13"/>
+      <c r="G1944" s="13"/>
+      <c r="H1944" s="13"/>
     </row>
     <row r="1946" spans="1:10">
       <c r="A1946" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>936</v>
+      </c>
+      <c r="B1946" s="14"/>
+      <c r="C1946" s="14"/>
     </row>
     <row r="1947" spans="1:10">
-      <c r="A1947" s="16">
-[...16 lines deleted...]
-      <c r="E1949" s="18"/>
+      <c r="A1947" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1947" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1947" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:10">
+      <c r="A1948" s="17">
+        <v>2464</v>
+      </c>
+      <c r="B1948" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1948" s="18" t="s">
+        <v>937</v>
+      </c>
     </row>
     <row r="1950" spans="1:10">
       <c r="A1950" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1950" s="19" t="s">
+        <v>938</v>
+      </c>
+      <c r="B1950" s="19"/>
+      <c r="C1950" s="19"/>
+      <c r="D1950" s="19"/>
+      <c r="E1950" s="19"/>
+    </row>
+    <row r="1951" spans="1:10">
+      <c r="A1951" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1951" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1951" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1951" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1951" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1951" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1953" s="8"/>
+    <row r="1952" spans="1:10">
+      <c r="A1952" s="22">
+        <v>8864</v>
+      </c>
+      <c r="B1952" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1952" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1952" s="23" t="s">
+        <v>937</v>
+      </c>
+      <c r="E1952" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1954" spans="1:10">
       <c r="A1954" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>939</v>
+      </c>
+      <c r="B1954" s="9"/>
+      <c r="C1954" s="9"/>
+      <c r="D1954" s="9"/>
+      <c r="E1954" s="9"/>
+      <c r="F1954" s="9"/>
+      <c r="G1954" s="9"/>
+      <c r="H1954" s="9"/>
     </row>
     <row r="1955" spans="1:10">
-      <c r="A1955" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1955" s="3">
+      <c r="A1955" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1955" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1955" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1955" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1955" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1955" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1955" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1955" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:10">
+      <c r="A1956" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1956" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1956" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1956" s="3">
         <v>1500</v>
       </c>
-      <c r="E1955" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1958" s="13"/>
+      <c r="E1956" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1956" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1956" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="H1956" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:10">
+      <c r="A1957" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1957" s="13"/>
+      <c r="C1957" s="13"/>
+      <c r="D1957" s="13"/>
+      <c r="E1957" s="13"/>
+      <c r="F1957" s="13"/>
+      <c r="G1957" s="13"/>
+      <c r="H1957" s="13"/>
     </row>
     <row r="1959" spans="1:10">
       <c r="A1959" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>941</v>
+      </c>
+      <c r="B1959" s="14"/>
+      <c r="C1959" s="14"/>
     </row>
     <row r="1960" spans="1:10">
-      <c r="A1960" s="16">
-[...16 lines deleted...]
-      <c r="E1962" s="18"/>
+      <c r="A1960" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1960" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1960" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:10">
+      <c r="A1961" s="17">
+        <v>2571</v>
+      </c>
+      <c r="B1961" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1961" s="18" t="s">
+        <v>942</v>
+      </c>
     </row>
     <row r="1963" spans="1:10">
       <c r="A1963" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1963" s="19" t="s">
+        <v>943</v>
+      </c>
+      <c r="B1963" s="19"/>
+      <c r="C1963" s="19"/>
+      <c r="D1963" s="19"/>
+      <c r="E1963" s="19"/>
+    </row>
+    <row r="1964" spans="1:10">
+      <c r="A1964" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1964" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1964" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1964" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1964" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1964" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1966" s="8"/>
+    <row r="1965" spans="1:10">
+      <c r="A1965" s="22">
+        <v>8958</v>
+      </c>
+      <c r="B1965" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1965" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1965" s="23" t="s">
+        <v>942</v>
+      </c>
+      <c r="E1965" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1967" spans="1:10">
       <c r="A1967" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>944</v>
+      </c>
+      <c r="B1967" s="9"/>
+      <c r="C1967" s="9"/>
+      <c r="D1967" s="9"/>
+      <c r="E1967" s="9"/>
+      <c r="F1967" s="9"/>
+      <c r="G1967" s="9"/>
+      <c r="H1967" s="9"/>
     </row>
     <row r="1968" spans="1:10">
-      <c r="A1968" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1968" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1968" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1968" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1968" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1968" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1968" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1968" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1968" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1969" spans="1:10">
-      <c r="A1969" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1971" s="13"/>
+      <c r="A1969" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1969" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1969" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1969" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E1969" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1969" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1969" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1969" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:10">
+      <c r="A1970" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1970" s="13"/>
+      <c r="C1970" s="13"/>
+      <c r="D1970" s="13"/>
+      <c r="E1970" s="13"/>
+      <c r="F1970" s="13"/>
+      <c r="G1970" s="13"/>
+      <c r="H1970" s="13"/>
     </row>
     <row r="1972" spans="1:10">
       <c r="A1972" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>945</v>
+      </c>
+      <c r="B1972" s="14"/>
+      <c r="C1972" s="14"/>
     </row>
     <row r="1973" spans="1:10">
-      <c r="A1973" s="16">
-[...16 lines deleted...]
-      <c r="E1975" s="18"/>
+      <c r="A1973" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1973" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1973" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:10">
+      <c r="A1974" s="17">
+        <v>2500</v>
+      </c>
+      <c r="B1974" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1974" s="18" t="s">
+        <v>946</v>
+      </c>
     </row>
     <row r="1976" spans="1:10">
       <c r="A1976" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1976" s="19" t="s">
+        <v>947</v>
+      </c>
+      <c r="B1976" s="19"/>
+      <c r="C1976" s="19"/>
+      <c r="D1976" s="19"/>
+      <c r="E1976" s="19"/>
+    </row>
+    <row r="1977" spans="1:10">
+      <c r="A1977" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1977" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1977" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1977" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1977" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1977" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1979" s="8"/>
+    <row r="1978" spans="1:10">
+      <c r="A1978" s="22">
+        <v>8892</v>
+      </c>
+      <c r="B1978" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1978" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1978" s="23" t="s">
+        <v>946</v>
+      </c>
+      <c r="E1978" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1980" spans="1:10">
       <c r="A1980" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>948</v>
+      </c>
+      <c r="B1980" s="9"/>
+      <c r="C1980" s="9"/>
+      <c r="D1980" s="9"/>
+      <c r="E1980" s="9"/>
+      <c r="F1980" s="9"/>
+      <c r="G1980" s="9"/>
+      <c r="H1980" s="9"/>
     </row>
     <row r="1981" spans="1:10">
-      <c r="A1981" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A1981" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1981" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1981" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1981" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1981" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1981" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1981" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1981" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="1982" spans="1:10">
-      <c r="A1982" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C1984" s="13"/>
+      <c r="A1982" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1982" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1982" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1982" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E1982" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1982" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1982" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1982" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:10">
+      <c r="A1983" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1983" s="13"/>
+      <c r="C1983" s="13"/>
+      <c r="D1983" s="13"/>
+      <c r="E1983" s="13"/>
+      <c r="F1983" s="13"/>
+      <c r="G1983" s="13"/>
+      <c r="H1983" s="13"/>
     </row>
     <row r="1985" spans="1:10">
       <c r="A1985" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>949</v>
+      </c>
+      <c r="B1985" s="14"/>
+      <c r="C1985" s="14"/>
     </row>
     <row r="1986" spans="1:10">
-      <c r="A1986" s="16">
-[...16 lines deleted...]
-      <c r="E1988" s="18"/>
+      <c r="A1986" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1986" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1986" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:10">
+      <c r="A1987" s="17">
+        <v>2499</v>
+      </c>
+      <c r="B1987" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1987" s="18" t="s">
+        <v>950</v>
+      </c>
     </row>
     <row r="1989" spans="1:10">
       <c r="A1989" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E1989" s="19" t="s">
+        <v>951</v>
+      </c>
+      <c r="B1989" s="19"/>
+      <c r="C1989" s="19"/>
+      <c r="D1989" s="19"/>
+      <c r="E1989" s="19"/>
+    </row>
+    <row r="1990" spans="1:10">
+      <c r="A1990" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1990" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1990" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1990" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1990" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1990" spans="1:10">
-[...26 lines deleted...]
-      <c r="H1992" s="8"/>
+    <row r="1991" spans="1:10">
+      <c r="A1991" s="22">
+        <v>8893</v>
+      </c>
+      <c r="B1991" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1991" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D1991" s="23" t="s">
+        <v>950</v>
+      </c>
+      <c r="E1991" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="1993" spans="1:10">
       <c r="A1993" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>952</v>
+      </c>
+      <c r="B1993" s="9"/>
+      <c r="C1993" s="9"/>
+      <c r="D1993" s="9"/>
+      <c r="E1993" s="9"/>
+      <c r="F1993" s="9"/>
+      <c r="G1993" s="9"/>
+      <c r="H1993" s="9"/>
     </row>
     <row r="1994" spans="1:10">
-      <c r="A1994" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D1994" s="3">
+      <c r="A1994" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1994" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1994" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1994" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1994" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1994" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1994" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1994" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:10">
+      <c r="A1995" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1995" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1995" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1995" s="3">
         <v>1500</v>
       </c>
-      <c r="E1994" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C1997" s="13"/>
+      <c r="E1995" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1995" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G1995" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H1995" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:10">
+      <c r="A1996" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1996" s="13"/>
+      <c r="C1996" s="13"/>
+      <c r="D1996" s="13"/>
+      <c r="E1996" s="13"/>
+      <c r="F1996" s="13"/>
+      <c r="G1996" s="13"/>
+      <c r="H1996" s="13"/>
     </row>
     <row r="1998" spans="1:10">
       <c r="A1998" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>953</v>
+      </c>
+      <c r="B1998" s="14"/>
+      <c r="C1998" s="14"/>
     </row>
     <row r="1999" spans="1:10">
-      <c r="A1999" s="16">
-[...16 lines deleted...]
-      <c r="E2001" s="18"/>
+      <c r="A1999" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1999" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1999" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:10">
+      <c r="A2000" s="17">
+        <v>2573</v>
+      </c>
+      <c r="B2000" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C2000" s="18" t="s">
+        <v>954</v>
+      </c>
     </row>
     <row r="2002" spans="1:10">
       <c r="A2002" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2002" s="19" t="s">
+        <v>955</v>
+      </c>
+      <c r="B2002" s="19"/>
+      <c r="C2002" s="19"/>
+      <c r="D2002" s="19"/>
+      <c r="E2002" s="19"/>
+    </row>
+    <row r="2003" spans="1:10">
+      <c r="A2003" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2003" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2003" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2003" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2003" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2003" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2005" s="8"/>
+    <row r="2004" spans="1:10">
+      <c r="A2004" s="22">
+        <v>8952</v>
+      </c>
+      <c r="B2004" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2004" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2004" s="23" t="s">
+        <v>954</v>
+      </c>
+      <c r="E2004" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2006" spans="1:10">
       <c r="A2006" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>956</v>
+      </c>
+      <c r="B2006" s="9"/>
+      <c r="C2006" s="9"/>
+      <c r="D2006" s="9"/>
+      <c r="E2006" s="9"/>
+      <c r="F2006" s="9"/>
+      <c r="G2006" s="9"/>
+      <c r="H2006" s="9"/>
     </row>
     <row r="2007" spans="1:10">
-      <c r="A2007" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2007" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2007" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2007" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2007" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2007" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2007" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2007" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2007" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2008" spans="1:10">
-      <c r="A2008" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2010" s="13"/>
+      <c r="A2008" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2008" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2008" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2008" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2008" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2008" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2008" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H2008" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:10">
+      <c r="A2009" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2009" s="13"/>
+      <c r="C2009" s="13"/>
+      <c r="D2009" s="13"/>
+      <c r="E2009" s="13"/>
+      <c r="F2009" s="13"/>
+      <c r="G2009" s="13"/>
+      <c r="H2009" s="13"/>
     </row>
     <row r="2011" spans="1:10">
       <c r="A2011" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>957</v>
+      </c>
+      <c r="B2011" s="14"/>
+      <c r="C2011" s="14"/>
     </row>
     <row r="2012" spans="1:10">
-      <c r="A2012" s="16">
-[...16 lines deleted...]
-      <c r="E2014" s="18"/>
+      <c r="A2012" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2012" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2012" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:10">
+      <c r="A2013" s="17">
+        <v>2497</v>
+      </c>
+      <c r="B2013" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C2013" s="18" t="s">
+        <v>958</v>
+      </c>
     </row>
     <row r="2015" spans="1:10">
       <c r="A2015" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2015" s="19" t="s">
+        <v>959</v>
+      </c>
+      <c r="B2015" s="19"/>
+      <c r="C2015" s="19"/>
+      <c r="D2015" s="19"/>
+      <c r="E2015" s="19"/>
+    </row>
+    <row r="2016" spans="1:10">
+      <c r="A2016" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2016" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2016" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2016" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2016" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2016" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2018" s="8"/>
+    <row r="2017" spans="1:10">
+      <c r="A2017" s="22">
+        <v>8896</v>
+      </c>
+      <c r="B2017" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2017" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2017" s="23" t="s">
+        <v>958</v>
+      </c>
+      <c r="E2017" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2019" spans="1:10">
       <c r="A2019" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>960</v>
+      </c>
+      <c r="B2019" s="9"/>
+      <c r="C2019" s="9"/>
+      <c r="D2019" s="9"/>
+      <c r="E2019" s="9"/>
+      <c r="F2019" s="9"/>
+      <c r="G2019" s="9"/>
+      <c r="H2019" s="9"/>
     </row>
     <row r="2020" spans="1:10">
-      <c r="A2020" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2020" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2020" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2020" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2020" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2020" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2020" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2020" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2020" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2021" spans="1:10">
-      <c r="A2021" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2023" s="13"/>
+      <c r="A2021" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2021" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2021" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2021" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2021" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2021" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2021" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H2021" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:10">
+      <c r="A2022" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2022" s="13"/>
+      <c r="C2022" s="13"/>
+      <c r="D2022" s="13"/>
+      <c r="E2022" s="13"/>
+      <c r="F2022" s="13"/>
+      <c r="G2022" s="13"/>
+      <c r="H2022" s="13"/>
     </row>
     <row r="2024" spans="1:10">
       <c r="A2024" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>961</v>
+      </c>
+      <c r="B2024" s="14"/>
+      <c r="C2024" s="14"/>
     </row>
     <row r="2025" spans="1:10">
-      <c r="A2025" s="16">
-[...16 lines deleted...]
-      <c r="E2027" s="18"/>
+      <c r="A2025" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2025" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2025" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:10">
+      <c r="A2026" s="17">
+        <v>2503</v>
+      </c>
+      <c r="B2026" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C2026" s="18" t="s">
+        <v>962</v>
+      </c>
     </row>
     <row r="2028" spans="1:10">
       <c r="A2028" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2028" s="19" t="s">
+        <v>963</v>
+      </c>
+      <c r="B2028" s="19"/>
+      <c r="C2028" s="19"/>
+      <c r="D2028" s="19"/>
+      <c r="E2028" s="19"/>
+    </row>
+    <row r="2029" spans="1:10">
+      <c r="A2029" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2029" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2029" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2029" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2029" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2029" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2031" s="8"/>
+    <row r="2030" spans="1:10">
+      <c r="A2030" s="22">
+        <v>8887</v>
+      </c>
+      <c r="B2030" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2030" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2030" s="23" t="s">
+        <v>962</v>
+      </c>
+      <c r="E2030" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2032" spans="1:10">
       <c r="A2032" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="B2032" s="9"/>
+      <c r="C2032" s="9"/>
+      <c r="D2032" s="9"/>
+      <c r="E2032" s="9"/>
+      <c r="F2032" s="9"/>
+      <c r="G2032" s="9"/>
+      <c r="H2032" s="9"/>
     </row>
     <row r="2033" spans="1:10">
-      <c r="A2033" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2033" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2033" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2033" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2033" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2033" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2033" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2033" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2033" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2034" spans="1:10">
-      <c r="A2034" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2036" s="13"/>
+      <c r="A2034" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2034" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2034" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2034" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2034" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2034" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2034" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H2034" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:10">
+      <c r="A2035" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2035" s="13"/>
+      <c r="C2035" s="13"/>
+      <c r="D2035" s="13"/>
+      <c r="E2035" s="13"/>
+      <c r="F2035" s="13"/>
+      <c r="G2035" s="13"/>
+      <c r="H2035" s="13"/>
     </row>
     <row r="2037" spans="1:10">
       <c r="A2037" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>965</v>
+      </c>
+      <c r="B2037" s="14"/>
+      <c r="C2037" s="14"/>
     </row>
     <row r="2038" spans="1:10">
-      <c r="A2038" s="16">
-[...16 lines deleted...]
-      <c r="E2040" s="18"/>
+      <c r="A2038" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2038" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2038" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:10">
+      <c r="A2039" s="17">
+        <v>2576</v>
+      </c>
+      <c r="B2039" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C2039" s="18" t="s">
+        <v>966</v>
+      </c>
     </row>
     <row r="2041" spans="1:10">
       <c r="A2041" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2041" s="19" t="s">
+        <v>967</v>
+      </c>
+      <c r="B2041" s="19"/>
+      <c r="C2041" s="19"/>
+      <c r="D2041" s="19"/>
+      <c r="E2041" s="19"/>
+    </row>
+    <row r="2042" spans="1:10">
+      <c r="A2042" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2042" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2042" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2042" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2042" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2042" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2044" s="8"/>
+    <row r="2043" spans="1:10">
+      <c r="A2043" s="22">
+        <v>8933</v>
+      </c>
+      <c r="B2043" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2043" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2043" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="E2043" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2045" spans="1:10">
       <c r="A2045" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>968</v>
+      </c>
+      <c r="B2045" s="9"/>
+      <c r="C2045" s="9"/>
+      <c r="D2045" s="9"/>
+      <c r="E2045" s="9"/>
+      <c r="F2045" s="9"/>
+      <c r="G2045" s="9"/>
+      <c r="H2045" s="9"/>
     </row>
     <row r="2046" spans="1:10">
-      <c r="A2046" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2046" s="3">
+      <c r="A2046" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2046" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2046" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2046" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2046" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2046" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2046" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2046" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:10">
+      <c r="A2047" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2047" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2047" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D2047" s="3">
         <v>1500</v>
       </c>
-      <c r="E2046" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2049" s="13"/>
+      <c r="E2047" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2047" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2047" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H2047" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:10">
+      <c r="A2048" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2048" s="13"/>
+      <c r="C2048" s="13"/>
+      <c r="D2048" s="13"/>
+      <c r="E2048" s="13"/>
+      <c r="F2048" s="13"/>
+      <c r="G2048" s="13"/>
+      <c r="H2048" s="13"/>
     </row>
     <row r="2050" spans="1:10">
       <c r="A2050" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>969</v>
+      </c>
+      <c r="B2050" s="14"/>
+      <c r="C2050" s="14"/>
     </row>
     <row r="2051" spans="1:10">
-      <c r="A2051" s="16">
-[...16 lines deleted...]
-      <c r="E2053" s="18"/>
+      <c r="A2051" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2051" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2051" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:10">
+      <c r="A2052" s="17">
+        <v>2577</v>
+      </c>
+      <c r="B2052" s="17" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2052" s="18" t="s">
+        <v>970</v>
+      </c>
     </row>
     <row r="2054" spans="1:10">
       <c r="A2054" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2054" s="19" t="s">
+        <v>971</v>
+      </c>
+      <c r="B2054" s="19"/>
+      <c r="C2054" s="19"/>
+      <c r="D2054" s="19"/>
+      <c r="E2054" s="19"/>
+    </row>
+    <row r="2055" spans="1:10">
+      <c r="A2055" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2055" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2055" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2055" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2055" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2055" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2057" s="8"/>
+    <row r="2056" spans="1:10">
+      <c r="A2056" s="22">
+        <v>8929</v>
+      </c>
+      <c r="B2056" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2056" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2056" s="23" t="s">
+        <v>970</v>
+      </c>
+      <c r="E2056" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2058" spans="1:10">
       <c r="A2058" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>972</v>
+      </c>
+      <c r="B2058" s="9"/>
+      <c r="C2058" s="9"/>
+      <c r="D2058" s="9"/>
+      <c r="E2058" s="9"/>
+      <c r="F2058" s="9"/>
+      <c r="G2058" s="9"/>
+      <c r="H2058" s="9"/>
     </row>
     <row r="2059" spans="1:10">
-      <c r="A2059" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2059" s="3">
+      <c r="A2059" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2059" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2059" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2059" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2059" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2059" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2059" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2059" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:10">
+      <c r="A2060" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2060" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2060" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2060" s="3">
         <v>1500</v>
       </c>
-      <c r="E2059" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2062" s="13"/>
+      <c r="E2060" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2060" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2060" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="H2060" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:10">
+      <c r="A2061" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2061" s="13"/>
+      <c r="C2061" s="13"/>
+      <c r="D2061" s="13"/>
+      <c r="E2061" s="13"/>
+      <c r="F2061" s="13"/>
+      <c r="G2061" s="13"/>
+      <c r="H2061" s="13"/>
     </row>
     <row r="2063" spans="1:10">
       <c r="A2063" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>973</v>
+      </c>
+      <c r="B2063" s="14"/>
+      <c r="C2063" s="14"/>
     </row>
     <row r="2064" spans="1:10">
-      <c r="A2064" s="16">
-[...16 lines deleted...]
-      <c r="E2066" s="18"/>
+      <c r="A2064" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2064" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2064" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:10">
+      <c r="A2065" s="17">
+        <v>2498</v>
+      </c>
+      <c r="B2065" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C2065" s="18" t="s">
+        <v>974</v>
+      </c>
     </row>
     <row r="2067" spans="1:10">
       <c r="A2067" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2067" s="19" t="s">
+        <v>975</v>
+      </c>
+      <c r="B2067" s="19"/>
+      <c r="C2067" s="19"/>
+      <c r="D2067" s="19"/>
+      <c r="E2067" s="19"/>
+    </row>
+    <row r="2068" spans="1:10">
+      <c r="A2068" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2068" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2068" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2068" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2068" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2068" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2070" s="8"/>
+    <row r="2069" spans="1:10">
+      <c r="A2069" s="22">
+        <v>26133</v>
+      </c>
+      <c r="B2069" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2069" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2069" s="23" t="s">
+        <v>974</v>
+      </c>
+      <c r="E2069" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2071" spans="1:10">
       <c r="A2071" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>976</v>
+      </c>
+      <c r="B2071" s="9"/>
+      <c r="C2071" s="9"/>
+      <c r="D2071" s="9"/>
+      <c r="E2071" s="9"/>
+      <c r="F2071" s="9"/>
+      <c r="G2071" s="9"/>
+      <c r="H2071" s="9"/>
     </row>
     <row r="2072" spans="1:10">
-      <c r="A2072" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2072" s="3">
+      <c r="A2072" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2072" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2072" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2072" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2072" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2072" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2072" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2072" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:10">
+      <c r="A2073" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B2073" s="3">
+        <v>12145041000155</v>
+      </c>
+      <c r="C2073" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="D2073" s="3">
         <v>1500</v>
       </c>
-      <c r="E2072" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2075" s="13"/>
+      <c r="E2073" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2073" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2073" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="H2073" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:10">
+      <c r="A2074" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B2074" s="13"/>
+      <c r="C2074" s="13"/>
+      <c r="D2074" s="13"/>
+      <c r="E2074" s="13"/>
+      <c r="F2074" s="13"/>
+      <c r="G2074" s="13"/>
+      <c r="H2074" s="13"/>
     </row>
     <row r="2076" spans="1:10">
       <c r="A2076" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>977</v>
+      </c>
+      <c r="B2076" s="14"/>
+      <c r="C2076" s="14"/>
     </row>
     <row r="2077" spans="1:10">
-      <c r="A2077" s="16">
-[...16 lines deleted...]
-      <c r="E2079" s="18"/>
+      <c r="A2077" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2077" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2077" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:10">
+      <c r="A2078" s="17">
+        <v>6352</v>
+      </c>
+      <c r="B2078" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C2078" s="18" t="s">
+        <v>978</v>
+      </c>
     </row>
     <row r="2080" spans="1:10">
       <c r="A2080" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2080" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="B2080" s="19"/>
+      <c r="C2080" s="19"/>
+      <c r="D2080" s="19"/>
+      <c r="E2080" s="19"/>
+    </row>
+    <row r="2081" spans="1:10">
+      <c r="A2081" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2081" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2081" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2081" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2081" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2081" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2083" s="8"/>
+    <row r="2082" spans="1:10">
+      <c r="A2082" s="22">
+        <v>8838</v>
+      </c>
+      <c r="B2082" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2082" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D2082" s="23" t="s">
+        <v>978</v>
+      </c>
+      <c r="E2082" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2084" spans="1:10">
       <c r="A2084" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>980</v>
+      </c>
+      <c r="B2084" s="9"/>
+      <c r="C2084" s="9"/>
+      <c r="D2084" s="9"/>
+      <c r="E2084" s="9"/>
+      <c r="F2084" s="9"/>
+      <c r="G2084" s="9"/>
+      <c r="H2084" s="9"/>
     </row>
     <row r="2085" spans="1:10">
-      <c r="A2085" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2085" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2085" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2085" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2085" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2085" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2085" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2085" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2085" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2086" spans="1:10">
-      <c r="A2086" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2088" s="13"/>
+      <c r="A2086" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2086" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2086" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2086" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2086" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2086" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2086" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H2086" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:10">
+      <c r="A2087" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2087" s="13"/>
+      <c r="C2087" s="13"/>
+      <c r="D2087" s="13"/>
+      <c r="E2087" s="13"/>
+      <c r="F2087" s="13"/>
+      <c r="G2087" s="13"/>
+      <c r="H2087" s="13"/>
     </row>
     <row r="2089" spans="1:10">
       <c r="A2089" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>981</v>
+      </c>
+      <c r="B2089" s="14"/>
+      <c r="C2089" s="14"/>
     </row>
     <row r="2090" spans="1:10">
-      <c r="A2090" s="16">
-[...16 lines deleted...]
-      <c r="E2092" s="18"/>
+      <c r="A2090" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2090" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2090" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:10">
+      <c r="A2091" s="17">
+        <v>2572</v>
+      </c>
+      <c r="B2091" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C2091" s="18" t="s">
+        <v>982</v>
+      </c>
     </row>
     <row r="2093" spans="1:10">
       <c r="A2093" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2093" s="19" t="s">
+        <v>983</v>
+      </c>
+      <c r="B2093" s="19"/>
+      <c r="C2093" s="19"/>
+      <c r="D2093" s="19"/>
+      <c r="E2093" s="19"/>
+    </row>
+    <row r="2094" spans="1:10">
+      <c r="A2094" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2094" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2094" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2094" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2094" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2094" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2096" s="8"/>
+    <row r="2095" spans="1:10">
+      <c r="A2095" s="22">
+        <v>8956</v>
+      </c>
+      <c r="B2095" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2095" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2095" s="23" t="s">
+        <v>982</v>
+      </c>
+      <c r="E2095" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2097" spans="1:10">
       <c r="A2097" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>984</v>
+      </c>
+      <c r="B2097" s="9"/>
+      <c r="C2097" s="9"/>
+      <c r="D2097" s="9"/>
+      <c r="E2097" s="9"/>
+      <c r="F2097" s="9"/>
+      <c r="G2097" s="9"/>
+      <c r="H2097" s="9"/>
     </row>
     <row r="2098" spans="1:10">
-      <c r="A2098" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2098" s="3">
+      <c r="A2098" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2098" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2098" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2098" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2098" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2098" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2098" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2098" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:10">
+      <c r="A2099" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2099" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2099" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2099" s="3">
         <v>1500</v>
       </c>
-      <c r="E2098" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2101" s="13"/>
+      <c r="E2099" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2099" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2099" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H2099" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:10">
+      <c r="A2100" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2100" s="13"/>
+      <c r="C2100" s="13"/>
+      <c r="D2100" s="13"/>
+      <c r="E2100" s="13"/>
+      <c r="F2100" s="13"/>
+      <c r="G2100" s="13"/>
+      <c r="H2100" s="13"/>
     </row>
     <row r="2102" spans="1:10">
       <c r="A2102" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="B2102" s="14"/>
+      <c r="C2102" s="14"/>
     </row>
     <row r="2103" spans="1:10">
-      <c r="A2103" s="16">
-[...16 lines deleted...]
-      <c r="E2105" s="18"/>
+      <c r="A2103" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2103" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2103" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:10">
+      <c r="A2104" s="17">
+        <v>2501</v>
+      </c>
+      <c r="B2104" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C2104" s="18" t="s">
+        <v>986</v>
+      </c>
     </row>
     <row r="2106" spans="1:10">
       <c r="A2106" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2106" s="19" t="s">
+        <v>987</v>
+      </c>
+      <c r="B2106" s="19"/>
+      <c r="C2106" s="19"/>
+      <c r="D2106" s="19"/>
+      <c r="E2106" s="19"/>
+    </row>
+    <row r="2107" spans="1:10">
+      <c r="A2107" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2107" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2107" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2107" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2107" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2107" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2109" s="8"/>
+    <row r="2108" spans="1:10">
+      <c r="A2108" s="22">
+        <v>8890</v>
+      </c>
+      <c r="B2108" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2108" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2108" s="23" t="s">
+        <v>986</v>
+      </c>
+      <c r="E2108" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2110" spans="1:10">
       <c r="A2110" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>988</v>
+      </c>
+      <c r="B2110" s="9"/>
+      <c r="C2110" s="9"/>
+      <c r="D2110" s="9"/>
+      <c r="E2110" s="9"/>
+      <c r="F2110" s="9"/>
+      <c r="G2110" s="9"/>
+      <c r="H2110" s="9"/>
     </row>
     <row r="2111" spans="1:10">
-      <c r="A2111" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2111" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2111" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2111" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2111" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2111" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2111" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2111" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2111" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2112" spans="1:10">
-      <c r="A2112" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2114" s="13"/>
+      <c r="A2112" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B2112" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C2112" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="D2112" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2112" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2112" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2112" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="H2112" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:10">
+      <c r="A2113" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B2113" s="13"/>
+      <c r="C2113" s="13"/>
+      <c r="D2113" s="13"/>
+      <c r="E2113" s="13"/>
+      <c r="F2113" s="13"/>
+      <c r="G2113" s="13"/>
+      <c r="H2113" s="13"/>
     </row>
     <row r="2115" spans="1:10">
       <c r="A2115" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="B2115" s="14"/>
+      <c r="C2115" s="14"/>
     </row>
     <row r="2116" spans="1:10">
-      <c r="A2116" s="16">
-[...16 lines deleted...]
-      <c r="E2118" s="18"/>
+      <c r="A2116" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2116" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2116" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:10">
+      <c r="A2117" s="17">
+        <v>6092</v>
+      </c>
+      <c r="B2117" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C2117" s="18" t="s">
+        <v>990</v>
+      </c>
     </row>
     <row r="2119" spans="1:10">
       <c r="A2119" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2119" s="19" t="s">
+        <v>991</v>
+      </c>
+      <c r="B2119" s="19"/>
+      <c r="C2119" s="19"/>
+      <c r="D2119" s="19"/>
+      <c r="E2119" s="19"/>
+    </row>
+    <row r="2120" spans="1:10">
+      <c r="A2120" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2120" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2120" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2120" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2120" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2120" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2122" s="8"/>
+    <row r="2121" spans="1:10">
+      <c r="A2121" s="22">
+        <v>8832</v>
+      </c>
+      <c r="B2121" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2121" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D2121" s="23" t="s">
+        <v>990</v>
+      </c>
+      <c r="E2121" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2123" spans="1:10">
       <c r="A2123" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>992</v>
+      </c>
+      <c r="B2123" s="9"/>
+      <c r="C2123" s="9"/>
+      <c r="D2123" s="9"/>
+      <c r="E2123" s="9"/>
+      <c r="F2123" s="9"/>
+      <c r="G2123" s="9"/>
+      <c r="H2123" s="9"/>
     </row>
     <row r="2124" spans="1:10">
-      <c r="A2124" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2124" s="3">
+      <c r="A2124" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2124" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2124" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2124" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2124" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2124" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2124" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2124" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:10">
+      <c r="A2125" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2125" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2125" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2125" s="3">
         <v>1500</v>
       </c>
-      <c r="E2124" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2127" s="13"/>
+      <c r="E2125" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2125" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2125" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H2125" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:10">
+      <c r="A2126" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2126" s="13"/>
+      <c r="C2126" s="13"/>
+      <c r="D2126" s="13"/>
+      <c r="E2126" s="13"/>
+      <c r="F2126" s="13"/>
+      <c r="G2126" s="13"/>
+      <c r="H2126" s="13"/>
     </row>
     <row r="2128" spans="1:10">
       <c r="A2128" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>993</v>
+      </c>
+      <c r="B2128" s="14"/>
+      <c r="C2128" s="14"/>
     </row>
     <row r="2129" spans="1:10">
-      <c r="A2129" s="16">
-[...16 lines deleted...]
-      <c r="E2131" s="18"/>
+      <c r="A2129" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2129" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2129" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:10">
+      <c r="A2130" s="17">
+        <v>2502</v>
+      </c>
+      <c r="B2130" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C2130" s="18" t="s">
+        <v>994</v>
+      </c>
     </row>
     <row r="2132" spans="1:10">
       <c r="A2132" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2132" s="19" t="s">
+        <v>995</v>
+      </c>
+      <c r="B2132" s="19"/>
+      <c r="C2132" s="19"/>
+      <c r="D2132" s="19"/>
+      <c r="E2132" s="19"/>
+    </row>
+    <row r="2133" spans="1:10">
+      <c r="A2133" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2133" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2133" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2133" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2133" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2133" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2135" s="8"/>
+    <row r="2134" spans="1:10">
+      <c r="A2134" s="22">
+        <v>8889</v>
+      </c>
+      <c r="B2134" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2134" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2134" s="23" t="s">
+        <v>994</v>
+      </c>
+      <c r="E2134" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2136" spans="1:10">
       <c r="A2136" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>996</v>
+      </c>
+      <c r="B2136" s="9"/>
+      <c r="C2136" s="9"/>
+      <c r="D2136" s="9"/>
+      <c r="E2136" s="9"/>
+      <c r="F2136" s="9"/>
+      <c r="G2136" s="9"/>
+      <c r="H2136" s="9"/>
     </row>
     <row r="2137" spans="1:10">
-      <c r="A2137" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2137" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2137" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2137" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2137" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2137" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2137" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2137" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2137" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2138" spans="1:10">
-      <c r="A2138" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2140" s="13"/>
+      <c r="A2138" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B2138" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C2138" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2138" s="3">
+        <v>150</v>
+      </c>
+      <c r="E2138" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2138" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2138" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="H2138" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:10">
+      <c r="A2139" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B2139" s="13"/>
+      <c r="C2139" s="13"/>
+      <c r="D2139" s="13"/>
+      <c r="E2139" s="13"/>
+      <c r="F2139" s="13"/>
+      <c r="G2139" s="13"/>
+      <c r="H2139" s="13"/>
     </row>
     <row r="2141" spans="1:10">
       <c r="A2141" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="B2141" s="14"/>
+      <c r="C2141" s="14"/>
     </row>
     <row r="2142" spans="1:10">
-      <c r="A2142" s="16">
-[...16 lines deleted...]
-      <c r="E2144" s="18"/>
+      <c r="A2142" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2142" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2142" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:10">
+      <c r="A2143" s="17">
+        <v>2574</v>
+      </c>
+      <c r="B2143" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C2143" s="18" t="s">
+        <v>998</v>
+      </c>
     </row>
     <row r="2145" spans="1:10">
       <c r="A2145" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2145" s="19" t="s">
+        <v>999</v>
+      </c>
+      <c r="B2145" s="19"/>
+      <c r="C2145" s="19"/>
+      <c r="D2145" s="19"/>
+      <c r="E2145" s="19"/>
+    </row>
+    <row r="2146" spans="1:10">
+      <c r="A2146" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2146" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2146" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2146" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2146" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2146" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2148" s="8"/>
+    <row r="2147" spans="1:10">
+      <c r="A2147" s="22">
+        <v>8942</v>
+      </c>
+      <c r="B2147" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2147" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2147" s="23" t="s">
+        <v>998</v>
+      </c>
+      <c r="E2147" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2149" spans="1:10">
       <c r="A2149" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="B2149" s="9"/>
+      <c r="C2149" s="9"/>
+      <c r="D2149" s="9"/>
+      <c r="E2149" s="9"/>
+      <c r="F2149" s="9"/>
+      <c r="G2149" s="9"/>
+      <c r="H2149" s="9"/>
     </row>
     <row r="2150" spans="1:10">
-      <c r="A2150" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2150" s="3">
+      <c r="A2150" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2150" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2150" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2150" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2150" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2150" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2150" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2150" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:10">
+      <c r="A2151" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B2151" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C2151" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2151" s="3">
         <v>1600</v>
       </c>
-      <c r="E2150" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2153" s="13"/>
+      <c r="E2151" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="F2151" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2151" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="H2151" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:10">
+      <c r="A2152" s="12" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B2152" s="13"/>
+      <c r="C2152" s="13"/>
+      <c r="D2152" s="13"/>
+      <c r="E2152" s="13"/>
+      <c r="F2152" s="13"/>
+      <c r="G2152" s="13"/>
+      <c r="H2152" s="13"/>
     </row>
     <row r="2154" spans="1:10">
       <c r="A2154" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1002</v>
+      </c>
+      <c r="B2154" s="14"/>
+      <c r="C2154" s="14"/>
     </row>
     <row r="2155" spans="1:10">
-      <c r="A2155" s="16">
-[...16 lines deleted...]
-      <c r="E2157" s="18"/>
+      <c r="A2155" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2155" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2155" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:10">
+      <c r="A2156" s="17">
+        <v>465</v>
+      </c>
+      <c r="B2156" s="17" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C2156" s="18" t="s">
+        <v>1004</v>
+      </c>
     </row>
     <row r="2158" spans="1:10">
       <c r="A2158" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2158" s="19" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B2158" s="19"/>
+      <c r="C2158" s="19"/>
+      <c r="D2158" s="19"/>
+      <c r="E2158" s="19"/>
+    </row>
+    <row r="2159" spans="1:10">
+      <c r="A2159" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2159" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2159" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2159" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2159" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2159" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2161" s="8"/>
+    <row r="2160" spans="1:10">
+      <c r="A2160" s="22">
+        <v>8825</v>
+      </c>
+      <c r="B2160" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2160" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D2160" s="23" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E2160" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2162" spans="1:10">
       <c r="A2162" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1006</v>
+      </c>
+      <c r="B2162" s="9"/>
+      <c r="C2162" s="9"/>
+      <c r="D2162" s="9"/>
+      <c r="E2162" s="9"/>
+      <c r="F2162" s="9"/>
+      <c r="G2162" s="9"/>
+      <c r="H2162" s="9"/>
     </row>
     <row r="2163" spans="1:10">
-      <c r="A2163" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2163" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2163" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2163" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2163" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2163" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2163" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2163" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2163" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2164" spans="1:10">
-      <c r="A2164" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2166" s="13"/>
+      <c r="A2164" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B2164" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2164" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2164" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2164" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2164" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2164" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H2164" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:10">
+      <c r="A2165" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2165" s="13"/>
+      <c r="C2165" s="13"/>
+      <c r="D2165" s="13"/>
+      <c r="E2165" s="13"/>
+      <c r="F2165" s="13"/>
+      <c r="G2165" s="13"/>
+      <c r="H2165" s="13"/>
     </row>
     <row r="2167" spans="1:10">
       <c r="A2167" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1009</v>
+      </c>
+      <c r="B2167" s="14"/>
+      <c r="C2167" s="14"/>
     </row>
     <row r="2168" spans="1:10">
-      <c r="A2168" s="16">
-[...16 lines deleted...]
-      <c r="E2170" s="18"/>
+      <c r="A2168" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2168" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2168" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:10">
+      <c r="A2169" s="17">
+        <v>2113</v>
+      </c>
+      <c r="B2169" s="17" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C2169" s="18" t="s">
+        <v>1011</v>
+      </c>
     </row>
     <row r="2171" spans="1:10">
       <c r="A2171" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2171" s="19" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B2171" s="19"/>
+      <c r="C2171" s="19"/>
+      <c r="D2171" s="19"/>
+      <c r="E2171" s="19"/>
+    </row>
+    <row r="2172" spans="1:10">
+      <c r="A2172" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2172" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2172" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2172" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2172" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2172" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2174" s="8"/>
+    <row r="2173" spans="1:10">
+      <c r="A2173" s="22">
+        <v>8923</v>
+      </c>
+      <c r="B2173" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2173" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2173" s="23" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E2173" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2175" spans="1:10">
       <c r="A2175" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1013</v>
+      </c>
+      <c r="B2175" s="9"/>
+      <c r="C2175" s="9"/>
+      <c r="D2175" s="9"/>
+      <c r="E2175" s="9"/>
+      <c r="F2175" s="9"/>
+      <c r="G2175" s="9"/>
+      <c r="H2175" s="9"/>
     </row>
     <row r="2176" spans="1:10">
-      <c r="A2176" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2176" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2176" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2176" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2176" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2176" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2176" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2176" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2176" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2177" spans="1:10">
-      <c r="A2177" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2179" s="13"/>
+      <c r="A2177" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B2177" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C2177" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2177" s="3">
+        <v>1600</v>
+      </c>
+      <c r="E2177" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="F2177" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2177" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="H2177" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:10">
+      <c r="A2178" s="12" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B2178" s="13"/>
+      <c r="C2178" s="13"/>
+      <c r="D2178" s="13"/>
+      <c r="E2178" s="13"/>
+      <c r="F2178" s="13"/>
+      <c r="G2178" s="13"/>
+      <c r="H2178" s="13"/>
     </row>
     <row r="2180" spans="1:10">
       <c r="A2180" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1014</v>
+      </c>
+      <c r="B2180" s="14"/>
+      <c r="C2180" s="14"/>
     </row>
     <row r="2181" spans="1:10">
-      <c r="A2181" s="16">
-[...16 lines deleted...]
-      <c r="E2183" s="18"/>
+      <c r="A2181" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2181" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2181" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:10">
+      <c r="A2182" s="17">
+        <v>466</v>
+      </c>
+      <c r="B2182" s="17" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C2182" s="18" t="s">
+        <v>1015</v>
+      </c>
     </row>
     <row r="2184" spans="1:10">
       <c r="A2184" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2184" s="19" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B2184" s="19"/>
+      <c r="C2184" s="19"/>
+      <c r="D2184" s="19"/>
+      <c r="E2184" s="19"/>
+    </row>
+    <row r="2185" spans="1:10">
+      <c r="A2185" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2185" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2185" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2185" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2185" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2185" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2187" s="8"/>
+    <row r="2186" spans="1:10">
+      <c r="A2186" s="22">
+        <v>8824</v>
+      </c>
+      <c r="B2186" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2186" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D2186" s="23" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E2186" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2188" spans="1:10">
       <c r="A2188" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1017</v>
+      </c>
+      <c r="B2188" s="9"/>
+      <c r="C2188" s="9"/>
+      <c r="D2188" s="9"/>
+      <c r="E2188" s="9"/>
+      <c r="F2188" s="9"/>
+      <c r="G2188" s="9"/>
+      <c r="H2188" s="9"/>
     </row>
     <row r="2189" spans="1:10">
-      <c r="A2189" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2189" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2189" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2189" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2189" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2189" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2189" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2189" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2189" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2190" spans="1:10">
-      <c r="A2190" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2192" s="13"/>
+      <c r="A2190" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B2190" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C2190" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2190" s="3">
+        <v>1600</v>
+      </c>
+      <c r="E2190" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="F2190" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2190" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="H2190" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:10">
+      <c r="A2191" s="12" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B2191" s="13"/>
+      <c r="C2191" s="13"/>
+      <c r="D2191" s="13"/>
+      <c r="E2191" s="13"/>
+      <c r="F2191" s="13"/>
+      <c r="G2191" s="13"/>
+      <c r="H2191" s="13"/>
     </row>
     <row r="2193" spans="1:10">
       <c r="A2193" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1018</v>
+      </c>
+      <c r="B2193" s="14"/>
+      <c r="C2193" s="14"/>
     </row>
     <row r="2194" spans="1:10">
-      <c r="A2194" s="16">
-[...16 lines deleted...]
-      <c r="E2196" s="18"/>
+      <c r="A2194" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2194" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2194" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:10">
+      <c r="A2195" s="17">
+        <v>468</v>
+      </c>
+      <c r="B2195" s="17" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C2195" s="18" t="s">
+        <v>1019</v>
+      </c>
     </row>
     <row r="2197" spans="1:10">
       <c r="A2197" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2197" s="19" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B2197" s="19"/>
+      <c r="C2197" s="19"/>
+      <c r="D2197" s="19"/>
+      <c r="E2197" s="19"/>
+    </row>
+    <row r="2198" spans="1:10">
+      <c r="A2198" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2198" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2198" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2198" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2198" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2198" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2200" s="8"/>
+    <row r="2199" spans="1:10">
+      <c r="A2199" s="22">
+        <v>8822</v>
+      </c>
+      <c r="B2199" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2199" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D2199" s="23" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E2199" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2201" spans="1:10">
       <c r="A2201" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1021</v>
+      </c>
+      <c r="B2201" s="9"/>
+      <c r="C2201" s="9"/>
+      <c r="D2201" s="9"/>
+      <c r="E2201" s="9"/>
+      <c r="F2201" s="9"/>
+      <c r="G2201" s="9"/>
+      <c r="H2201" s="9"/>
     </row>
     <row r="2202" spans="1:10">
-      <c r="A2202" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2202" s="3">
+      <c r="A2202" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2202" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2202" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2202" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2202" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2202" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2202" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2202" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:10">
+      <c r="A2203" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B2203" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C2203" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2203" s="3">
         <v>1600</v>
       </c>
-      <c r="E2202" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2205" s="13"/>
+      <c r="E2203" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="F2203" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2203" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="H2203" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:10">
+      <c r="A2204" s="12" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B2204" s="13"/>
+      <c r="C2204" s="13"/>
+      <c r="D2204" s="13"/>
+      <c r="E2204" s="13"/>
+      <c r="F2204" s="13"/>
+      <c r="G2204" s="13"/>
+      <c r="H2204" s="13"/>
     </row>
     <row r="2206" spans="1:10">
       <c r="A2206" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1022</v>
+      </c>
+      <c r="B2206" s="14"/>
+      <c r="C2206" s="14"/>
     </row>
     <row r="2207" spans="1:10">
-      <c r="A2207" s="16">
-[...16 lines deleted...]
-      <c r="E2209" s="18"/>
+      <c r="A2207" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2207" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2207" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:10">
+      <c r="A2208" s="17">
+        <v>469</v>
+      </c>
+      <c r="B2208" s="17" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C2208" s="18" t="s">
+        <v>1023</v>
+      </c>
     </row>
     <row r="2210" spans="1:10">
       <c r="A2210" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2210" s="19" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B2210" s="19"/>
+      <c r="C2210" s="19"/>
+      <c r="D2210" s="19"/>
+      <c r="E2210" s="19"/>
+    </row>
+    <row r="2211" spans="1:10">
+      <c r="A2211" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2211" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2211" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2211" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2211" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2211" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2213" s="8"/>
+    <row r="2212" spans="1:10">
+      <c r="A2212" s="22">
+        <v>8821</v>
+      </c>
+      <c r="B2212" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2212" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D2212" s="23" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E2212" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2214" spans="1:10">
       <c r="A2214" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1025</v>
+      </c>
+      <c r="B2214" s="9"/>
+      <c r="C2214" s="9"/>
+      <c r="D2214" s="9"/>
+      <c r="E2214" s="9"/>
+      <c r="F2214" s="9"/>
+      <c r="G2214" s="9"/>
+      <c r="H2214" s="9"/>
     </row>
     <row r="2215" spans="1:10">
-      <c r="A2215" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2215" s="3">
+      <c r="A2215" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2215" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2215" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2215" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2215" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2215" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2215" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2215" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:10">
+      <c r="A2216" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B2216" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2216" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2216" s="3">
         <v>1500</v>
       </c>
-      <c r="E2215" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2218" s="13"/>
+      <c r="E2216" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2216" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2216" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H2216" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:10">
+      <c r="A2217" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2217" s="13"/>
+      <c r="C2217" s="13"/>
+      <c r="D2217" s="13"/>
+      <c r="E2217" s="13"/>
+      <c r="F2217" s="13"/>
+      <c r="G2217" s="13"/>
+      <c r="H2217" s="13"/>
     </row>
     <row r="2219" spans="1:10">
       <c r="A2219" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1026</v>
+      </c>
+      <c r="B2219" s="14"/>
+      <c r="C2219" s="14"/>
     </row>
     <row r="2220" spans="1:10">
-      <c r="A2220" s="16">
-[...16 lines deleted...]
-      <c r="E2222" s="18"/>
+      <c r="A2220" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2220" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2220" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:10">
+      <c r="A2221" s="17">
+        <v>2128</v>
+      </c>
+      <c r="B2221" s="17" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2221" s="18" t="s">
+        <v>1027</v>
+      </c>
     </row>
     <row r="2223" spans="1:10">
       <c r="A2223" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2223" s="19" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B2223" s="19"/>
+      <c r="C2223" s="19"/>
+      <c r="D2223" s="19"/>
+      <c r="E2223" s="19"/>
+    </row>
+    <row r="2224" spans="1:10">
+      <c r="A2224" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2224" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2224" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2224" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2224" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2224" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2226" s="8"/>
+    <row r="2225" spans="1:10">
+      <c r="A2225" s="22">
+        <v>8914</v>
+      </c>
+      <c r="B2225" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2225" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2225" s="23" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E2225" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2227" spans="1:10">
       <c r="A2227" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1029</v>
+      </c>
+      <c r="B2227" s="9"/>
+      <c r="C2227" s="9"/>
+      <c r="D2227" s="9"/>
+      <c r="E2227" s="9"/>
+      <c r="F2227" s="9"/>
+      <c r="G2227" s="9"/>
+      <c r="H2227" s="9"/>
     </row>
     <row r="2228" spans="1:10">
-      <c r="A2228" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2228" s="3">
+      <c r="A2228" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2228" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2228" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2228" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2228" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2228" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2228" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2228" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:10">
+      <c r="A2229" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B2229" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2229" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2229" s="3">
         <v>1500</v>
       </c>
-      <c r="E2228" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2231" s="13"/>
+      <c r="E2229" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2229" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2229" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H2229" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:10">
+      <c r="A2230" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2230" s="13"/>
+      <c r="C2230" s="13"/>
+      <c r="D2230" s="13"/>
+      <c r="E2230" s="13"/>
+      <c r="F2230" s="13"/>
+      <c r="G2230" s="13"/>
+      <c r="H2230" s="13"/>
     </row>
     <row r="2232" spans="1:10">
       <c r="A2232" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1030</v>
+      </c>
+      <c r="B2232" s="14"/>
+      <c r="C2232" s="14"/>
     </row>
     <row r="2233" spans="1:10">
-      <c r="A2233" s="16">
-[...16 lines deleted...]
-      <c r="E2235" s="18"/>
+      <c r="A2233" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2233" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2233" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:10">
+      <c r="A2234" s="17">
+        <v>2115</v>
+      </c>
+      <c r="B2234" s="17" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2234" s="18" t="s">
+        <v>1031</v>
+      </c>
     </row>
     <row r="2236" spans="1:10">
       <c r="A2236" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2236" s="19" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B2236" s="19"/>
+      <c r="C2236" s="19"/>
+      <c r="D2236" s="19"/>
+      <c r="E2236" s="19"/>
+    </row>
+    <row r="2237" spans="1:10">
+      <c r="A2237" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2237" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2237" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2237" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2237" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2237" spans="1:10">
-[...26 lines deleted...]
-      <c r="H2239" s="8"/>
+    <row r="2238" spans="1:10">
+      <c r="A2238" s="22">
+        <v>8921</v>
+      </c>
+      <c r="B2238" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2238" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2238" s="23" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E2238" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2240" spans="1:10">
       <c r="A2240" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1033</v>
+      </c>
+      <c r="B2240" s="9"/>
+      <c r="C2240" s="9"/>
+      <c r="D2240" s="9"/>
+      <c r="E2240" s="9"/>
+      <c r="F2240" s="9"/>
+      <c r="G2240" s="9"/>
+      <c r="H2240" s="9"/>
     </row>
     <row r="2241" spans="1:10">
-      <c r="A2241" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2241" s="3">
+      <c r="A2241" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2241" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2241" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2241" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2241" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2241" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2241" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2241" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:10">
+      <c r="A2242" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B2242" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C2242" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="D2242" s="3">
         <v>1500</v>
       </c>
-      <c r="E2241" s="3" t="s">
-[...29 lines deleted...]
-      <c r="C2244" s="13"/>
+      <c r="E2242" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2242" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2242" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="H2242" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:10">
+      <c r="A2243" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B2243" s="13"/>
+      <c r="C2243" s="13"/>
+      <c r="D2243" s="13"/>
+      <c r="E2243" s="13"/>
+      <c r="F2243" s="13"/>
+      <c r="G2243" s="13"/>
+      <c r="H2243" s="13"/>
     </row>
     <row r="2245" spans="1:10">
       <c r="A2245" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1034</v>
+      </c>
+      <c r="B2245" s="14"/>
+      <c r="C2245" s="14"/>
     </row>
     <row r="2246" spans="1:10">
-      <c r="A2246" s="16">
-[...16 lines deleted...]
-      <c r="E2248" s="18"/>
+      <c r="A2246" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2246" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2246" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:10">
+      <c r="A2247" s="17">
+        <v>6093</v>
+      </c>
+      <c r="B2247" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C2247" s="18" t="s">
+        <v>1035</v>
+      </c>
     </row>
     <row r="2249" spans="1:10">
       <c r="A2249" s="19" t="s">
-        <v>61</v>
-[...7 lines deleted...]
-      <c r="D2249" s="20" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B2249" s="19"/>
+      <c r="C2249" s="19"/>
+      <c r="D2249" s="19"/>
+      <c r="E2249" s="19"/>
+    </row>
+    <row r="2250" spans="1:10">
+      <c r="A2250" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2250" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2250" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2250" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2250" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:10">
+      <c r="A2251" s="22">
+        <v>8834</v>
+      </c>
+      <c r="B2251" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2251" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D2251" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E2251" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:10">
+      <c r="A2253" s="9" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B2253" s="9"/>
+      <c r="C2253" s="9"/>
+      <c r="D2253" s="9"/>
+      <c r="E2253" s="9"/>
+      <c r="F2253" s="9"/>
+      <c r="G2253" s="9"/>
+      <c r="H2253" s="9"/>
+    </row>
+    <row r="2254" spans="1:10">
+      <c r="A2254" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2254" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2254" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2254" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2254" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2254" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2254" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2254" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:10">
+      <c r="A2255" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B2255" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C2255" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2255" s="3">
+        <v>1600</v>
+      </c>
+      <c r="E2255" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="F2255" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2255" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="H2255" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:10">
+      <c r="A2256" s="12" t="s">
+        <v>882</v>
+      </c>
+      <c r="B2256" s="13"/>
+      <c r="C2256" s="13"/>
+      <c r="D2256" s="13"/>
+      <c r="E2256" s="13"/>
+      <c r="F2256" s="13"/>
+      <c r="G2256" s="13"/>
+      <c r="H2256" s="13"/>
+    </row>
+    <row r="2258" spans="1:10">
+      <c r="A2258" s="14" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B2258" s="14"/>
+      <c r="C2258" s="14"/>
+    </row>
+    <row r="2259" spans="1:10">
+      <c r="A2259" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2259" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2259" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="E2249" s="19" t="s">
+    </row>
+    <row r="2260" spans="1:10">
+      <c r="A2260" s="17">
+        <v>463</v>
+      </c>
+      <c r="B2260" s="17" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C2260" s="18" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:10">
+      <c r="A2262" s="19" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B2262" s="19"/>
+      <c r="C2262" s="19"/>
+      <c r="D2262" s="19"/>
+      <c r="E2262" s="19"/>
+    </row>
+    <row r="2263" spans="1:10">
+      <c r="A2263" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2263" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2263" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2263" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2263" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2250" spans="1:10">
-[...192 lines deleted...]
-    </row>
     <row r="2264" spans="1:10">
-      <c r="A2264" s="7" t="s">
-[...8 lines deleted...]
-      <c r="H2264" s="7"/>
+      <c r="A2264" s="22">
+        <v>8827</v>
+      </c>
+      <c r="B2264" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2264" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D2264" s="23" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E2264" s="22" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="2266" spans="1:10">
-      <c r="A2266" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2266" s="8"/>
+      <c r="A2266" s="9" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B2266" s="9"/>
+      <c r="C2266" s="9"/>
+      <c r="D2266" s="9"/>
+      <c r="E2266" s="9"/>
+      <c r="F2266" s="9"/>
+      <c r="G2266" s="9"/>
+      <c r="H2266" s="9"/>
     </row>
     <row r="2267" spans="1:10">
-      <c r="A2267" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2267" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2267" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2267" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2267" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2267" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2267" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2267" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2267" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2268" spans="1:10">
       <c r="A2268" s="3" t="s">
-        <v>1006</v>
+        <v>410</v>
       </c>
       <c r="B2268" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2268" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2268" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2268" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2268" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2268" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="C2268" s="3" t="s">
+      <c r="H2268" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:10">
+      <c r="A2269" s="12" t="s">
         <v>1008</v>
       </c>
-      <c r="D2268" s="3" t="s">
-[...25 lines deleted...]
-      <c r="H2269" s="12"/>
+      <c r="B2269" s="13"/>
+      <c r="C2269" s="13"/>
+      <c r="D2269" s="13"/>
+      <c r="E2269" s="13"/>
+      <c r="F2269" s="13"/>
+      <c r="G2269" s="13"/>
+      <c r="H2269" s="13"/>
     </row>
     <row r="2271" spans="1:10">
-      <c r="A2271" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2271" s="13"/>
+      <c r="A2271" s="14" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B2271" s="14"/>
+      <c r="C2271" s="14"/>
     </row>
     <row r="2272" spans="1:10">
-      <c r="A2272" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2272" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2272" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2272" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2273" spans="1:10">
-      <c r="A2273" s="16">
-[...6 lines deleted...]
-        <v>1015</v>
+      <c r="A2273" s="17">
+        <v>2125</v>
+      </c>
+      <c r="B2273" s="17" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C2273" s="18" t="s">
+        <v>1044</v>
       </c>
     </row>
     <row r="2275" spans="1:10">
-      <c r="A2275" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2275" s="18"/>
+      <c r="A2275" s="19" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B2275" s="19"/>
+      <c r="C2275" s="19"/>
+      <c r="D2275" s="19"/>
+      <c r="E2275" s="19"/>
     </row>
     <row r="2276" spans="1:10">
-      <c r="A2276" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2276" s="19" t="s">
+      <c r="A2276" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2276" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2276" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2276" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2276" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2277" spans="1:10">
-      <c r="A2277" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2277" s="22">
+        <v>8915</v>
+      </c>
+      <c r="B2277" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2277" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2277" s="23" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E2277" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2279" spans="1:10">
-      <c r="A2279" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2279" s="8"/>
+      <c r="A2279" s="9" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B2279" s="9"/>
+      <c r="C2279" s="9"/>
+      <c r="D2279" s="9"/>
+      <c r="E2279" s="9"/>
+      <c r="F2279" s="9"/>
+      <c r="G2279" s="9"/>
+      <c r="H2279" s="9"/>
     </row>
     <row r="2280" spans="1:10">
-      <c r="A2280" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2280" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2280" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2280" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2280" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2280" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2280" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2280" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2280" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2281" spans="1:10">
       <c r="A2281" s="3" t="s">
-        <v>1006</v>
+        <v>725</v>
       </c>
       <c r="B2281" s="3" t="s">
-        <v>1007</v>
+        <v>726</v>
       </c>
       <c r="C2281" s="3" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>879</v>
+      </c>
+      <c r="D2281" s="3">
+        <v>1600</v>
       </c>
       <c r="E2281" s="3" t="s">
-        <v>1009</v>
+        <v>880</v>
       </c>
       <c r="F2281" s="3" t="s">
-        <v>1010</v>
+        <v>847</v>
       </c>
       <c r="G2281" s="3" t="s">
-        <v>1011</v>
+        <v>881</v>
       </c>
       <c r="H2281" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2282" spans="1:10">
-      <c r="A2282" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2282" s="12"/>
+      <c r="A2282" s="12" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B2282" s="13"/>
+      <c r="C2282" s="13"/>
+      <c r="D2282" s="13"/>
+      <c r="E2282" s="13"/>
+      <c r="F2282" s="13"/>
+      <c r="G2282" s="13"/>
+      <c r="H2282" s="13"/>
     </row>
     <row r="2284" spans="1:10">
-      <c r="A2284" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2284" s="13"/>
+      <c r="A2284" s="14" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B2284" s="14"/>
+      <c r="C2284" s="14"/>
     </row>
     <row r="2285" spans="1:10">
-      <c r="A2285" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2285" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2285" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2285" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2286" spans="1:10">
-      <c r="A2286" s="16">
-[...6 lines deleted...]
-        <v>1023</v>
+      <c r="A2286" s="17">
+        <v>470</v>
+      </c>
+      <c r="B2286" s="17" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C2286" s="18" t="s">
+        <v>1048</v>
       </c>
     </row>
     <row r="2288" spans="1:10">
-      <c r="A2288" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2288" s="18"/>
+      <c r="A2288" s="19" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B2288" s="19"/>
+      <c r="C2288" s="19"/>
+      <c r="D2288" s="19"/>
+      <c r="E2288" s="19"/>
     </row>
     <row r="2289" spans="1:10">
-      <c r="A2289" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2289" s="19" t="s">
+      <c r="A2289" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2289" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2289" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2289" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2289" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2290" spans="1:10">
-      <c r="A2290" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2290" s="22">
+        <v>8819</v>
+      </c>
+      <c r="B2290" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2290" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D2290" s="23" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E2290" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2292" spans="1:10">
-      <c r="A2292" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2292" s="8"/>
+      <c r="A2292" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B2292" s="9"/>
+      <c r="C2292" s="9"/>
+      <c r="D2292" s="9"/>
+      <c r="E2292" s="9"/>
+      <c r="F2292" s="9"/>
+      <c r="G2292" s="9"/>
+      <c r="H2292" s="9"/>
     </row>
     <row r="2293" spans="1:10">
-      <c r="A2293" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2293" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2293" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2293" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2293" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2293" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2293" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2293" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2293" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2294" spans="1:10">
       <c r="A2294" s="3" t="s">
-        <v>1006</v>
+        <v>735</v>
       </c>
       <c r="B2294" s="3" t="s">
-        <v>1007</v>
+        <v>703</v>
       </c>
       <c r="C2294" s="3" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>923</v>
+      </c>
+      <c r="D2294" s="3">
+        <v>1500</v>
       </c>
       <c r="E2294" s="3" t="s">
-        <v>1009</v>
+        <v>579</v>
       </c>
       <c r="F2294" s="3" t="s">
-        <v>1010</v>
+        <v>847</v>
       </c>
       <c r="G2294" s="3" t="s">
-        <v>1011</v>
+        <v>914</v>
       </c>
       <c r="H2294" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2295" spans="1:10">
-      <c r="A2295" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2295" s="12"/>
+      <c r="A2295" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B2295" s="13"/>
+      <c r="C2295" s="13"/>
+      <c r="D2295" s="13"/>
+      <c r="E2295" s="13"/>
+      <c r="F2295" s="13"/>
+      <c r="G2295" s="13"/>
+      <c r="H2295" s="13"/>
     </row>
     <row r="2297" spans="1:10">
-      <c r="A2297" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2297" s="13"/>
+      <c r="A2297" s="14" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B2297" s="14"/>
+      <c r="C2297" s="14"/>
     </row>
     <row r="2298" spans="1:10">
-      <c r="A2298" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2298" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2298" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2298" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2299" spans="1:10">
-      <c r="A2299" s="16">
-[...6 lines deleted...]
-        <v>1030</v>
+      <c r="A2299" s="17">
+        <v>1</v>
+      </c>
+      <c r="B2299" s="17" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C2299" s="18" t="s">
+        <v>1053</v>
       </c>
     </row>
     <row r="2301" spans="1:10">
-      <c r="A2301" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2301" s="18"/>
+      <c r="A2301" s="19" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B2301" s="19"/>
+      <c r="C2301" s="19"/>
+      <c r="D2301" s="19"/>
+      <c r="E2301" s="19"/>
     </row>
     <row r="2302" spans="1:10">
-      <c r="A2302" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2302" s="19" t="s">
+      <c r="A2302" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2302" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2302" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2302" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2302" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2303" spans="1:10">
-      <c r="A2303" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2303" s="22">
+        <v>8818</v>
+      </c>
+      <c r="B2303" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2303" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D2303" s="23" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E2303" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2305" spans="1:10">
-      <c r="A2305" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2305" s="8"/>
+      <c r="A2305" s="9" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B2305" s="9"/>
+      <c r="C2305" s="9"/>
+      <c r="D2305" s="9"/>
+      <c r="E2305" s="9"/>
+      <c r="F2305" s="9"/>
+      <c r="G2305" s="9"/>
+      <c r="H2305" s="9"/>
     </row>
     <row r="2306" spans="1:10">
-      <c r="A2306" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2306" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2306" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2306" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2306" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2306" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2306" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2306" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2306" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2307" spans="1:10">
       <c r="A2307" s="3" t="s">
-        <v>1006</v>
+        <v>735</v>
       </c>
       <c r="B2307" s="3" t="s">
-        <v>1007</v>
+        <v>736</v>
       </c>
       <c r="C2307" s="3" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>923</v>
+      </c>
+      <c r="D2307" s="3">
+        <v>1500</v>
       </c>
       <c r="E2307" s="3" t="s">
-        <v>1035</v>
+        <v>579</v>
       </c>
       <c r="F2307" s="3" t="s">
-        <v>1036</v>
+        <v>847</v>
       </c>
       <c r="G2307" s="3" t="s">
-        <v>1037</v>
+        <v>848</v>
       </c>
       <c r="H2307" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2308" spans="1:10">
-      <c r="A2308" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2308" s="12"/>
+      <c r="A2308" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B2308" s="13"/>
+      <c r="C2308" s="13"/>
+      <c r="D2308" s="13"/>
+      <c r="E2308" s="13"/>
+      <c r="F2308" s="13"/>
+      <c r="G2308" s="13"/>
+      <c r="H2308" s="13"/>
     </row>
     <row r="2310" spans="1:10">
-      <c r="A2310" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2310" s="13"/>
+      <c r="A2310" s="14" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B2310" s="14"/>
+      <c r="C2310" s="14"/>
     </row>
     <row r="2311" spans="1:10">
-      <c r="A2311" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2311" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2311" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2311" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2312" spans="1:10">
-      <c r="A2312" s="16">
-[...6 lines deleted...]
-        <v>1040</v>
+      <c r="A2312" s="17">
+        <v>5877</v>
+      </c>
+      <c r="B2312" s="17" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C2312" s="18" t="s">
+        <v>1057</v>
       </c>
     </row>
     <row r="2314" spans="1:10">
-      <c r="A2314" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2314" s="18"/>
+      <c r="A2314" s="19" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B2314" s="19"/>
+      <c r="C2314" s="19"/>
+      <c r="D2314" s="19"/>
+      <c r="E2314" s="19"/>
     </row>
     <row r="2315" spans="1:10">
-      <c r="A2315" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2315" s="19" t="s">
+      <c r="A2315" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2315" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2315" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2315" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2315" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2316" spans="1:10">
-      <c r="A2316" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2316" s="22">
+        <v>8807</v>
+      </c>
+      <c r="B2316" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2316" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D2316" s="23" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E2316" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2318" spans="1:10">
-      <c r="A2318" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2318" s="8"/>
+      <c r="A2318" s="9" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B2318" s="9"/>
+      <c r="C2318" s="9"/>
+      <c r="D2318" s="9"/>
+      <c r="E2318" s="9"/>
+      <c r="F2318" s="9"/>
+      <c r="G2318" s="9"/>
+      <c r="H2318" s="9"/>
     </row>
     <row r="2319" spans="1:10">
-      <c r="A2319" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2319" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2319" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2319" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2319" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2319" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2319" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2319" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2319" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2320" spans="1:10">
       <c r="A2320" s="3" t="s">
-        <v>1006</v>
+        <v>725</v>
       </c>
       <c r="B2320" s="3" t="s">
-        <v>1007</v>
+        <v>726</v>
       </c>
       <c r="C2320" s="3" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>879</v>
+      </c>
+      <c r="D2320" s="3">
+        <v>1600</v>
       </c>
       <c r="E2320" s="3" t="s">
-        <v>1044</v>
+        <v>880</v>
       </c>
       <c r="F2320" s="3" t="s">
-        <v>1036</v>
+        <v>847</v>
       </c>
       <c r="G2320" s="3" t="s">
-        <v>1037</v>
+        <v>881</v>
       </c>
       <c r="H2320" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2321" spans="1:10">
-      <c r="A2321" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2321" s="12"/>
+      <c r="A2321" s="12" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B2321" s="13"/>
+      <c r="C2321" s="13"/>
+      <c r="D2321" s="13"/>
+      <c r="E2321" s="13"/>
+      <c r="F2321" s="13"/>
+      <c r="G2321" s="13"/>
+      <c r="H2321" s="13"/>
     </row>
     <row r="2323" spans="1:10">
-      <c r="A2323" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2323" s="13"/>
+      <c r="A2323" s="14" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B2323" s="14"/>
+      <c r="C2323" s="14"/>
     </row>
     <row r="2324" spans="1:10">
-      <c r="A2324" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2324" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2324" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2324" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2325" spans="1:10">
-      <c r="A2325" s="16">
-[...6 lines deleted...]
-        <v>1047</v>
+      <c r="A2325" s="17">
+        <v>467</v>
+      </c>
+      <c r="B2325" s="17" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C2325" s="18" t="s">
+        <v>1061</v>
       </c>
     </row>
     <row r="2327" spans="1:10">
-      <c r="A2327" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2327" s="18"/>
+      <c r="A2327" s="19" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B2327" s="19"/>
+      <c r="C2327" s="19"/>
+      <c r="D2327" s="19"/>
+      <c r="E2327" s="19"/>
     </row>
     <row r="2328" spans="1:10">
-      <c r="A2328" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2328" s="19" t="s">
+      <c r="A2328" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2328" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2328" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2328" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2328" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2329" spans="1:10">
-      <c r="A2329" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2329" s="22">
+        <v>8823</v>
+      </c>
+      <c r="B2329" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2329" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D2329" s="23" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E2329" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2331" spans="1:10">
-      <c r="A2331" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2331" s="8"/>
+      <c r="A2331" s="9" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B2331" s="9"/>
+      <c r="C2331" s="9"/>
+      <c r="D2331" s="9"/>
+      <c r="E2331" s="9"/>
+      <c r="F2331" s="9"/>
+      <c r="G2331" s="9"/>
+      <c r="H2331" s="9"/>
     </row>
     <row r="2332" spans="1:10">
-      <c r="A2332" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2332" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2332" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2332" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2332" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2332" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2332" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2332" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2332" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2333" spans="1:10">
       <c r="A2333" s="3" t="s">
-        <v>1006</v>
+        <v>410</v>
       </c>
       <c r="B2333" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2333" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2333" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E2333" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2333" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2333" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="C2333" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H2333" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2334" spans="1:10">
-      <c r="A2334" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2334" s="12"/>
+      <c r="A2334" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2334" s="13"/>
+      <c r="C2334" s="13"/>
+      <c r="D2334" s="13"/>
+      <c r="E2334" s="13"/>
+      <c r="F2334" s="13"/>
+      <c r="G2334" s="13"/>
+      <c r="H2334" s="13"/>
     </row>
     <row r="2336" spans="1:10">
-      <c r="A2336" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2336" s="13"/>
+      <c r="A2336" s="14" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B2336" s="14"/>
+      <c r="C2336" s="14"/>
     </row>
     <row r="2337" spans="1:10">
-      <c r="A2337" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2337" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2337" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2337" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2338" spans="1:10">
-      <c r="A2338" s="16">
-[...6 lines deleted...]
-        <v>1053</v>
+      <c r="A2338" s="17">
+        <v>11</v>
+      </c>
+      <c r="B2338" s="17" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C2338" s="18" t="s">
+        <v>1065</v>
       </c>
     </row>
     <row r="2340" spans="1:10">
-      <c r="A2340" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2340" s="18"/>
+      <c r="A2340" s="19" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B2340" s="19"/>
+      <c r="C2340" s="19"/>
+      <c r="D2340" s="19"/>
+      <c r="E2340" s="19"/>
     </row>
     <row r="2341" spans="1:10">
-      <c r="A2341" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2341" s="19" t="s">
+      <c r="A2341" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2341" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2341" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2341" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2341" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2342" spans="1:10">
-      <c r="A2342" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2342" s="22">
+        <v>8917</v>
+      </c>
+      <c r="B2342" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2342" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2342" s="23" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E2342" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2344" spans="1:10">
-      <c r="A2344" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2344" s="8"/>
+      <c r="A2344" s="9" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B2344" s="9"/>
+      <c r="C2344" s="9"/>
+      <c r="D2344" s="9"/>
+      <c r="E2344" s="9"/>
+      <c r="F2344" s="9"/>
+      <c r="G2344" s="9"/>
+      <c r="H2344" s="9"/>
     </row>
     <row r="2345" spans="1:10">
-      <c r="A2345" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2345" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2345" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2345" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2345" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2345" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2345" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2345" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2345" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2346" spans="1:10">
       <c r="A2346" s="3" t="s">
-        <v>1006</v>
+        <v>410</v>
       </c>
       <c r="B2346" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2346" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2346" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2346" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2346" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2346" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="C2346" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H2346" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2347" spans="1:10">
-      <c r="A2347" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2347" s="12"/>
+      <c r="A2347" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2347" s="13"/>
+      <c r="C2347" s="13"/>
+      <c r="D2347" s="13"/>
+      <c r="E2347" s="13"/>
+      <c r="F2347" s="13"/>
+      <c r="G2347" s="13"/>
+      <c r="H2347" s="13"/>
     </row>
     <row r="2349" spans="1:10">
-      <c r="A2349" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2349" s="13"/>
+      <c r="A2349" s="14" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B2349" s="14"/>
+      <c r="C2349" s="14"/>
     </row>
     <row r="2350" spans="1:10">
-      <c r="A2350" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2350" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2350" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2350" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2351" spans="1:10">
-      <c r="A2351" s="16">
-[...6 lines deleted...]
-        <v>1058</v>
+      <c r="A2351" s="17">
+        <v>2116</v>
+      </c>
+      <c r="B2351" s="17" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C2351" s="18" t="s">
+        <v>1069</v>
       </c>
     </row>
     <row r="2353" spans="1:10">
-      <c r="A2353" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2353" s="18"/>
+      <c r="A2353" s="19" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B2353" s="19"/>
+      <c r="C2353" s="19"/>
+      <c r="D2353" s="19"/>
+      <c r="E2353" s="19"/>
     </row>
     <row r="2354" spans="1:10">
-      <c r="A2354" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2354" s="19" t="s">
+      <c r="A2354" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2354" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2354" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2354" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2354" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2355" spans="1:10">
-      <c r="A2355" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2355" s="22">
+        <v>8919</v>
+      </c>
+      <c r="B2355" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2355" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2355" s="23" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E2355" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2357" spans="1:10">
-      <c r="A2357" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2357" s="8"/>
+      <c r="A2357" s="9" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B2357" s="9"/>
+      <c r="C2357" s="9"/>
+      <c r="D2357" s="9"/>
+      <c r="E2357" s="9"/>
+      <c r="F2357" s="9"/>
+      <c r="G2357" s="9"/>
+      <c r="H2357" s="9"/>
     </row>
     <row r="2358" spans="1:10">
-      <c r="A2358" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2358" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2358" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2358" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2358" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2358" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2358" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2358" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2358" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2359" spans="1:10">
       <c r="A2359" s="3" t="s">
-        <v>1006</v>
+        <v>735</v>
       </c>
       <c r="B2359" s="3" t="s">
-        <v>1007</v>
+        <v>736</v>
       </c>
       <c r="C2359" s="3" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>923</v>
+      </c>
+      <c r="D2359" s="3">
+        <v>1500</v>
       </c>
       <c r="E2359" s="3" t="s">
-        <v>1062</v>
+        <v>579</v>
       </c>
       <c r="F2359" s="3" t="s">
-        <v>1036</v>
+        <v>847</v>
       </c>
       <c r="G2359" s="3" t="s">
-        <v>1037</v>
+        <v>848</v>
       </c>
       <c r="H2359" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2360" spans="1:10">
-      <c r="A2360" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2360" s="12"/>
+      <c r="A2360" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B2360" s="13"/>
+      <c r="C2360" s="13"/>
+      <c r="D2360" s="13"/>
+      <c r="E2360" s="13"/>
+      <c r="F2360" s="13"/>
+      <c r="G2360" s="13"/>
+      <c r="H2360" s="13"/>
     </row>
     <row r="2362" spans="1:10">
-      <c r="A2362" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2362" s="13"/>
+      <c r="A2362" s="14" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B2362" s="14"/>
+      <c r="C2362" s="14"/>
     </row>
     <row r="2363" spans="1:10">
-      <c r="A2363" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2363" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2363" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2363" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2364" spans="1:10">
-      <c r="A2364" s="16">
-[...6 lines deleted...]
-        <v>1064</v>
+      <c r="A2364" s="17">
+        <v>6094</v>
+      </c>
+      <c r="B2364" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="C2364" s="18" t="s">
+        <v>1073</v>
       </c>
     </row>
     <row r="2366" spans="1:10">
-      <c r="A2366" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2366" s="18"/>
+      <c r="A2366" s="19" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B2366" s="19"/>
+      <c r="C2366" s="19"/>
+      <c r="D2366" s="19"/>
+      <c r="E2366" s="19"/>
     </row>
     <row r="2367" spans="1:10">
-      <c r="A2367" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2367" s="19" t="s">
+      <c r="A2367" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2367" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2367" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2367" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2367" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2368" spans="1:10">
-      <c r="A2368" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2368" s="22">
+        <v>8835</v>
+      </c>
+      <c r="B2368" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2368" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D2368" s="23" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E2368" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2370" spans="1:10">
-      <c r="A2370" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2370" s="8"/>
+      <c r="A2370" s="9" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B2370" s="9"/>
+      <c r="C2370" s="9"/>
+      <c r="D2370" s="9"/>
+      <c r="E2370" s="9"/>
+      <c r="F2370" s="9"/>
+      <c r="G2370" s="9"/>
+      <c r="H2370" s="9"/>
     </row>
     <row r="2371" spans="1:10">
-      <c r="A2371" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2371" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2371" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2371" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2371" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2371" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2371" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2371" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2371" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2372" spans="1:10">
       <c r="A2372" s="3" t="s">
-        <v>1006</v>
+        <v>725</v>
       </c>
       <c r="B2372" s="3" t="s">
-        <v>1007</v>
+        <v>726</v>
       </c>
       <c r="C2372" s="3" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>879</v>
+      </c>
+      <c r="D2372" s="3">
+        <v>1600</v>
       </c>
       <c r="E2372" s="3" t="s">
-        <v>1062</v>
+        <v>880</v>
       </c>
       <c r="F2372" s="3" t="s">
-        <v>1036</v>
+        <v>847</v>
       </c>
       <c r="G2372" s="3" t="s">
-        <v>1037</v>
+        <v>881</v>
       </c>
       <c r="H2372" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2373" spans="1:10">
-      <c r="A2373" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2373" s="12"/>
+      <c r="A2373" s="12" t="s">
+        <v>882</v>
+      </c>
+      <c r="B2373" s="13"/>
+      <c r="C2373" s="13"/>
+      <c r="D2373" s="13"/>
+      <c r="E2373" s="13"/>
+      <c r="F2373" s="13"/>
+      <c r="G2373" s="13"/>
+      <c r="H2373" s="13"/>
     </row>
     <row r="2375" spans="1:10">
-      <c r="A2375" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2375" s="13"/>
+      <c r="A2375" s="14" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B2375" s="14"/>
+      <c r="C2375" s="14"/>
     </row>
     <row r="2376" spans="1:10">
-      <c r="A2376" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2376" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2376" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2376" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2377" spans="1:10">
-      <c r="A2377" s="16">
-[...6 lines deleted...]
-        <v>1069</v>
+      <c r="A2377" s="17">
+        <v>462</v>
+      </c>
+      <c r="B2377" s="17" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2377" s="18" t="s">
+        <v>1077</v>
       </c>
     </row>
     <row r="2379" spans="1:10">
-      <c r="A2379" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2379" s="18"/>
+      <c r="A2379" s="19" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B2379" s="19"/>
+      <c r="C2379" s="19"/>
+      <c r="D2379" s="19"/>
+      <c r="E2379" s="19"/>
     </row>
     <row r="2380" spans="1:10">
-      <c r="A2380" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2380" s="19" t="s">
+      <c r="A2380" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2380" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2380" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2380" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2380" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2381" spans="1:10">
-      <c r="A2381" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2381" s="22">
+        <v>8812</v>
+      </c>
+      <c r="B2381" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2381" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="D2381" s="23" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E2381" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2383" spans="1:10">
-      <c r="A2383" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2383" s="8"/>
+      <c r="A2383" s="9" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B2383" s="9"/>
+      <c r="C2383" s="9"/>
+      <c r="D2383" s="9"/>
+      <c r="E2383" s="9"/>
+      <c r="F2383" s="9"/>
+      <c r="G2383" s="9"/>
+      <c r="H2383" s="9"/>
     </row>
     <row r="2384" spans="1:10">
-      <c r="A2384" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2384" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2384" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2384" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2384" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2384" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2384" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2384" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2384" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2385" spans="1:10">
       <c r="A2385" s="3" t="s">
-        <v>1006</v>
+        <v>410</v>
       </c>
       <c r="B2385" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2385" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D2385" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2385" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2385" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2385" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="C2385" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H2385" s="6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2386" spans="1:10">
-      <c r="A2386" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H2386" s="12"/>
+      <c r="A2386" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2386" s="13"/>
+      <c r="C2386" s="13"/>
+      <c r="D2386" s="13"/>
+      <c r="E2386" s="13"/>
+      <c r="F2386" s="13"/>
+      <c r="G2386" s="13"/>
+      <c r="H2386" s="13"/>
     </row>
     <row r="2388" spans="1:10">
-      <c r="A2388" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C2388" s="13"/>
+      <c r="A2388" s="14" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B2388" s="14"/>
+      <c r="C2388" s="14"/>
     </row>
     <row r="2389" spans="1:10">
-      <c r="A2389" s="14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A2389" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2389" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2389" s="16" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2390" spans="1:10">
-      <c r="A2390" s="16">
-[...6 lines deleted...]
-        <v>1076</v>
+      <c r="A2390" s="17">
+        <v>2114</v>
+      </c>
+      <c r="B2390" s="17" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C2390" s="18" t="s">
+        <v>1081</v>
       </c>
     </row>
     <row r="2392" spans="1:10">
-      <c r="A2392" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2392" s="18"/>
+      <c r="A2392" s="19" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B2392" s="19"/>
+      <c r="C2392" s="19"/>
+      <c r="D2392" s="19"/>
+      <c r="E2392" s="19"/>
     </row>
     <row r="2393" spans="1:10">
-      <c r="A2393" s="19" t="s">
-[...11 lines deleted...]
-      <c r="E2393" s="19" t="s">
+      <c r="A2393" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2393" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2393" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2393" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2393" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2394" spans="1:10">
-      <c r="A2394" s="21" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="A2394" s="22">
+        <v>8922</v>
+      </c>
+      <c r="B2394" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2394" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2394" s="23" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E2394" s="22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="2396" spans="1:10">
-      <c r="A2396" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H2396" s="8"/>
+      <c r="A2396" s="9" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B2396" s="9"/>
+      <c r="C2396" s="9"/>
+      <c r="D2396" s="9"/>
+      <c r="E2396" s="9"/>
+      <c r="F2396" s="9"/>
+      <c r="G2396" s="9"/>
+      <c r="H2396" s="9"/>
     </row>
     <row r="2397" spans="1:10">
-      <c r="A2397" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2397" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2397" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2397" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2397" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2397" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2397" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2397" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2397" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2398" spans="1:10">
       <c r="A2398" s="3" t="s">
-        <v>1080</v>
+        <v>410</v>
       </c>
       <c r="B2398" s="3" t="s">
-        <v>1081</v>
+        <v>411</v>
       </c>
       <c r="C2398" s="3" t="s">
-        <v>1082</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>879</v>
+      </c>
+      <c r="D2398" s="3">
+        <v>1500</v>
       </c>
       <c r="E2398" s="3" t="s">
-        <v>1083</v>
+        <v>579</v>
       </c>
       <c r="F2398" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2398" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H2398" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:10">
+      <c r="A2399" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2399" s="13"/>
+      <c r="C2399" s="13"/>
+      <c r="D2399" s="13"/>
+      <c r="E2399" s="13"/>
+      <c r="F2399" s="13"/>
+      <c r="G2399" s="13"/>
+      <c r="H2399" s="13"/>
+    </row>
+    <row r="2401" spans="1:10">
+      <c r="A2401" s="14" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B2401" s="14"/>
+      <c r="C2401" s="14"/>
+    </row>
+    <row r="2402" spans="1:10">
+      <c r="A2402" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2402" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2402" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:10">
+      <c r="A2403" s="17">
+        <v>2112</v>
+      </c>
+      <c r="B2403" s="17" t="s">
         <v>1010</v>
       </c>
-      <c r="G2398" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A2399" s="11" t="s">
+      <c r="C2403" s="18" t="s">
         <v>1085</v>
       </c>
-      <c r="B2399" s="12"/>
-[...8 lines deleted...]
-      <c r="A2401" s="13" t="s">
+    </row>
+    <row r="2405" spans="1:10">
+      <c r="A2405" s="19" t="s">
         <v>1086</v>
       </c>
-      <c r="B2401" s="13"/>
-[...14 lines deleted...]
-      <c r="A2403" s="16" t="s">
+      <c r="B2405" s="19"/>
+      <c r="C2405" s="19"/>
+      <c r="D2405" s="19"/>
+      <c r="E2405" s="19"/>
+    </row>
+    <row r="2406" spans="1:10">
+      <c r="A2406" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2406" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2406" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2406" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2406" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:10">
+      <c r="A2407" s="22">
+        <v>8924</v>
+      </c>
+      <c r="B2407" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2407" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2407" s="23" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E2407" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:10">
+      <c r="A2409" s="9" t="s">
         <v>1087</v>
       </c>
-      <c r="B2403" s="16" t="s">
-[...59 lines deleted...]
-      <c r="H2409" s="8"/>
+      <c r="B2409" s="9"/>
+      <c r="C2409" s="9"/>
+      <c r="D2409" s="9"/>
+      <c r="E2409" s="9"/>
+      <c r="F2409" s="9"/>
+      <c r="G2409" s="9"/>
+      <c r="H2409" s="9"/>
     </row>
     <row r="2410" spans="1:10">
-      <c r="A2410" s="9" t="s">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="A2410" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2410" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2410" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2410" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2410" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2410" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2410" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2410" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2411" spans="1:10">
       <c r="A2411" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B2411" s="3">
+        <v>12145041000155</v>
+      </c>
+      <c r="C2411" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="D2411" s="3">
+        <v>1500</v>
+      </c>
+      <c r="E2411" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2411" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G2411" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="H2411" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:10">
+      <c r="A2412" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B2412" s="13"/>
+      <c r="C2412" s="13"/>
+      <c r="D2412" s="13"/>
+      <c r="E2412" s="13"/>
+      <c r="F2412" s="13"/>
+      <c r="G2412" s="13"/>
+      <c r="H2412" s="13"/>
+    </row>
+    <row r="2414" spans="1:10">
+      <c r="A2414" s="14" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B2414" s="14"/>
+      <c r="C2414" s="14"/>
+    </row>
+    <row r="2415" spans="1:10">
+      <c r="A2415" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2415" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2415" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:10">
+      <c r="A2416" s="17">
+        <v>5876</v>
+      </c>
+      <c r="B2416" s="17" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C2416" s="18" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:10">
+      <c r="A2418" s="19" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B2418" s="19"/>
+      <c r="C2418" s="19"/>
+      <c r="D2418" s="19"/>
+      <c r="E2418" s="19"/>
+    </row>
+    <row r="2419" spans="1:10">
+      <c r="A2419" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2419" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2419" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2419" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2419" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:10">
+      <c r="A2420" s="22">
+        <v>8806</v>
+      </c>
+      <c r="B2420" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="C2420" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="D2420" s="23" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E2420" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:10">
+      <c r="A2423" s="7"/>
+    </row>
+    <row r="2425" spans="1:10">
+      <c r="A2425" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B2425" s="2"/>
+      <c r="C2425" s="2"/>
+      <c r="D2425" s="2"/>
+      <c r="E2425" s="2"/>
+      <c r="F2425" s="2"/>
+      <c r="G2425" s="2"/>
+      <c r="H2425" s="2"/>
+      <c r="I2425" s="2"/>
+      <c r="J2425" s="2"/>
+    </row>
+    <row r="2426" spans="1:10">
+      <c r="A2426" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2426" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2426" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2426" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2426" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2426" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2426" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2426" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2426" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2426" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:10">
+      <c r="A2427" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B2427" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="B2411" s="3" t="s">
-[...22 lines deleted...]
-      <c r="A2412" s="11" t="s">
+      <c r="C2427" s="3"/>
+      <c r="D2427" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2427" s="3" t="s">
         <v>1094</v>
       </c>
-      <c r="B2412" s="12"/>
-[...8 lines deleted...]
-      <c r="A2414" s="13" t="s">
+      <c r="F2427" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G2427" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H2427" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I2427" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J2427" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:10">
+      <c r="A2429" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2429" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C2429" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2429" t="s">
         <v>1095</v>
       </c>
-      <c r="B2414" s="13"/>
-[...3 lines deleted...]
-      <c r="A2415" s="14" t="s">
+      <c r="E2429" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2429" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2429" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2429" t="s">
         <v>55</v>
       </c>
-      <c r="B2415" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A2416" s="16" t="s">
+    </row>
+    <row r="2430" spans="1:10">
+      <c r="A2430" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2430" t="s">
+        <v>179</v>
+      </c>
+      <c r="C2430" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2430" t="s">
         <v>1096</v>
       </c>
-      <c r="B2416" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A2418" s="18" t="s">
+      <c r="E2430" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2430" t="s">
         <v>1097</v>
       </c>
-      <c r="B2418" s="18"/>
-[...8 lines deleted...]
-      <c r="B2419" s="19" t="s">
+      <c r="G2430" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2430" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:10">
+      <c r="A2431" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2431" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2431" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2431" t="s">
+        <v>42</v>
+      </c>
+      <c r="E2431" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2431" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2431" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2431" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:10">
+      <c r="A2432" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2432" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2432" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2432" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E2432" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2432" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:10">
+      <c r="A2434" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C2419" s="19" t="s">
-[...184 lines deleted...]
-      <c r="H2435" s="8"/>
+      <c r="B2434" s="8"/>
+      <c r="C2434" s="8"/>
+      <c r="D2434" s="8"/>
+      <c r="E2434" s="8"/>
+      <c r="F2434" s="8"/>
+      <c r="G2434" s="8"/>
+      <c r="H2434" s="8"/>
     </row>
     <row r="2436" spans="1:10">
       <c r="A2436" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1099</v>
+      </c>
+      <c r="B2436" s="9"/>
+      <c r="C2436" s="9"/>
+      <c r="D2436" s="9"/>
+      <c r="E2436" s="9"/>
+      <c r="F2436" s="9"/>
+      <c r="G2436" s="9"/>
+      <c r="H2436" s="9"/>
     </row>
     <row r="2437" spans="1:10">
-      <c r="A2437" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2437" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2437" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2437" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2437" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2437" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2437" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2437" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2437" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2438" spans="1:10">
-      <c r="A2438" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2440" s="13"/>
+      <c r="A2438" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B2438" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C2438" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D2438" s="3">
+        <v>1706</v>
+      </c>
+      <c r="E2438" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F2438" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G2438" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H2438" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:10">
+      <c r="A2439" s="12" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B2439" s="13"/>
+      <c r="C2439" s="13"/>
+      <c r="D2439" s="13"/>
+      <c r="E2439" s="13"/>
+      <c r="F2439" s="13"/>
+      <c r="G2439" s="13"/>
+      <c r="H2439" s="13"/>
     </row>
     <row r="2441" spans="1:10">
       <c r="A2441" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1107</v>
+      </c>
+      <c r="B2441" s="14"/>
+      <c r="C2441" s="14"/>
     </row>
     <row r="2442" spans="1:10">
-      <c r="A2442" s="16">
-[...16 lines deleted...]
-      <c r="E2444" s="18"/>
+      <c r="A2442" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2442" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2442" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:10">
+      <c r="A2443" s="17" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B2443" s="17" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C2443" s="18" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="2445" spans="1:10">
       <c r="A2445" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2445" s="19" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B2445" s="19"/>
+      <c r="C2445" s="19"/>
+      <c r="D2445" s="19"/>
+      <c r="E2445" s="19"/>
+    </row>
+    <row r="2446" spans="1:10">
+      <c r="A2446" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2446" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2446" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2446" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2446" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2446" spans="1:10">
-[...6 lines deleted...]
-      <c r="C2446" s="21" t="s">
+    <row r="2447" spans="1:10">
+      <c r="A2447" s="22">
+        <v>1376</v>
+      </c>
+      <c r="B2447" s="22" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C2447" s="22" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D2447" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="E2447" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:10">
+      <c r="A2450" s="7"/>
+    </row>
+    <row r="2452" spans="1:10">
+      <c r="A2452" s="2" t="s">
         <v>1111</v>
       </c>
-      <c r="D2446" s="22" t="s">
-[...24 lines deleted...]
-      <c r="A2452" s="4" t="s">
+      <c r="B2452" s="2"/>
+      <c r="C2452" s="2"/>
+      <c r="D2452" s="2"/>
+      <c r="E2452" s="2"/>
+      <c r="F2452" s="2"/>
+      <c r="G2452" s="2"/>
+      <c r="H2452" s="2"/>
+      <c r="I2452" s="2"/>
+      <c r="J2452" s="2"/>
+    </row>
+    <row r="2453" spans="1:10">
+      <c r="A2453" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B2452" s="4" t="s">
+      <c r="B2453" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C2452" s="4" t="s">
+      <c r="C2453" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D2452" s="4" t="s">
+      <c r="D2453" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E2452" s="4" t="s">
+      <c r="E2453" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F2452" s="4" t="s">
+      <c r="F2453" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G2452" s="4" t="s">
+      <c r="G2453" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H2452" s="4" t="s">
+      <c r="H2453" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I2452" s="5" t="s">
+      <c r="I2453" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J2452" s="5" t="s">
+      <c r="J2453" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2453" spans="1:10">
-[...52 lines deleted...]
-        <v>16</v>
+    <row r="2454" spans="1:10">
+      <c r="A2454" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B2454" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2454" s="3"/>
+      <c r="D2454" s="3"/>
+      <c r="E2454" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F2454" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G2454" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H2454" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I2454" s="6" t="s">
+        <v>1114</v>
+      </c>
+      <c r="J2454" s="6" t="s">
+        <v>1114</v>
       </c>
     </row>
     <row r="2456" spans="1:10">
       <c r="A2456" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B2456" t="s">
-        <v>102</v>
+        <v>1112</v>
       </c>
       <c r="C2456" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D2456" t="s">
-        <v>1128</v>
+        <v>1115</v>
       </c>
       <c r="E2456" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1129</v>
+        <v>5</v>
       </c>
       <c r="G2456" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H2456" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2457" spans="1:10">
       <c r="A2457" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B2457" t="s">
-        <v>1126</v>
+        <v>179</v>
       </c>
       <c r="C2457" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D2457" t="s">
-        <v>1126</v>
+        <v>1116</v>
       </c>
       <c r="E2457" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F2457" t="s">
-        <v>1126</v>
+        <v>406</v>
       </c>
       <c r="G2457" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="H2457" t="s">
-        <v>1126</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2458" spans="1:10">
       <c r="A2458" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2458" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C2458" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2458" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E2458" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2458" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G2458" t="s">
         <v>32</v>
       </c>
-      <c r="B2458" t="s">
-[...2 lines deleted...]
-      <c r="C2458" t="s">
+      <c r="H2458" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:10">
+      <c r="A2459" t="s">
         <v>33</v>
       </c>
-      <c r="D2458" t="s">
-[...2 lines deleted...]
-      <c r="E2458" t="s">
+      <c r="B2459" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C2459" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2459" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E2459" t="s">
         <v>6</v>
       </c>
-      <c r="F2458" t="s">
-[...25 lines deleted...]
-      <c r="H2462" s="8"/>
+      <c r="F2459" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:10">
+      <c r="A2461" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2461" s="8"/>
+      <c r="C2461" s="8"/>
+      <c r="D2461" s="8"/>
+      <c r="E2461" s="8"/>
+      <c r="F2461" s="8"/>
+      <c r="G2461" s="8"/>
+      <c r="H2461" s="8"/>
     </row>
     <row r="2463" spans="1:10">
       <c r="A2463" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1117</v>
+      </c>
+      <c r="B2463" s="9"/>
+      <c r="C2463" s="9"/>
+      <c r="D2463" s="9"/>
+      <c r="E2463" s="9"/>
+      <c r="F2463" s="9"/>
+      <c r="G2463" s="9"/>
+      <c r="H2463" s="9"/>
     </row>
     <row r="2464" spans="1:10">
-      <c r="A2464" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2464" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2464" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2464" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2464" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2464" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2464" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2464" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2464" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2465" spans="1:10">
-      <c r="A2465" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2467" s="13"/>
+      <c r="A2465" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B2465" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C2465" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D2465" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E2465" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F2465" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G2465" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H2465" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:10">
+      <c r="A2466" s="12" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B2466" s="13"/>
+      <c r="C2466" s="13"/>
+      <c r="D2466" s="13"/>
+      <c r="E2466" s="13"/>
+      <c r="F2466" s="13"/>
+      <c r="G2466" s="13"/>
+      <c r="H2466" s="13"/>
     </row>
     <row r="2468" spans="1:10">
       <c r="A2468" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1107</v>
+      </c>
+      <c r="B2468" s="14"/>
+      <c r="C2468" s="14"/>
     </row>
     <row r="2469" spans="1:10">
-      <c r="A2469" s="16" t="s">
-[...16 lines deleted...]
-      <c r="E2471" s="18"/>
+      <c r="A2469" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2469" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2469" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:10">
+      <c r="A2470" s="17" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B2470" s="17" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C2470" s="18" t="s">
+        <v>1114</v>
+      </c>
     </row>
     <row r="2472" spans="1:10">
       <c r="A2472" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2472" s="19" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B2472" s="19"/>
+      <c r="C2472" s="19"/>
+      <c r="D2472" s="19"/>
+      <c r="E2472" s="19"/>
+    </row>
+    <row r="2473" spans="1:10">
+      <c r="A2473" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2473" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2473" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2473" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2473" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2473" spans="1:10">
-[...31 lines deleted...]
-      <c r="J2478" s="2"/>
+    <row r="2474" spans="1:10">
+      <c r="A2474" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2474" s="22" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C2474" s="22" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D2474" s="23" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E2474" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:10">
+      <c r="A2477" s="7"/>
     </row>
     <row r="2479" spans="1:10">
-      <c r="A2479" s="4" t="s">
+      <c r="A2479" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B2479" s="2"/>
+      <c r="C2479" s="2"/>
+      <c r="D2479" s="2"/>
+      <c r="E2479" s="2"/>
+      <c r="F2479" s="2"/>
+      <c r="G2479" s="2"/>
+      <c r="H2479" s="2"/>
+      <c r="I2479" s="2"/>
+      <c r="J2479" s="2"/>
+    </row>
+    <row r="2480" spans="1:10">
+      <c r="A2480" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B2479" s="4" t="s">
+      <c r="B2480" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C2479" s="4" t="s">
+      <c r="C2480" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D2479" s="4" t="s">
+      <c r="D2480" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E2479" s="4" t="s">
+      <c r="E2480" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F2479" s="4" t="s">
+      <c r="F2480" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G2479" s="4" t="s">
+      <c r="G2480" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H2479" s="4" t="s">
+      <c r="H2480" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I2479" s="5" t="s">
+      <c r="I2480" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J2479" s="5" t="s">
+      <c r="J2480" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2480" spans="1:10">
-      <c r="A2480" s="3" t="s">
+    <row r="2481" spans="1:10">
+      <c r="A2481" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B2481" s="3" t="s">
         <v>1123</v>
       </c>
-      <c r="B2480" s="3" t="s">
-[...43 lines deleted...]
-        <v>16</v>
+      <c r="C2481" s="3"/>
+      <c r="D2481" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2481" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F2481" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G2481" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H2481" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I2481" s="6" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J2481" s="6" t="s">
+        <v>1124</v>
       </c>
     </row>
     <row r="2483" spans="1:10">
       <c r="A2483" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B2483" t="s">
-        <v>102</v>
+        <v>1123</v>
       </c>
       <c r="C2483" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D2483" t="s">
-        <v>1146</v>
+        <v>1125</v>
       </c>
       <c r="E2483" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F2483" t="s">
-        <v>335</v>
+        <v>14</v>
       </c>
       <c r="G2483" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H2483" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2484" spans="1:10">
       <c r="A2484" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B2484" t="s">
-        <v>1144</v>
+        <v>179</v>
       </c>
       <c r="C2484" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D2484" t="s">
-        <v>1144</v>
+        <v>1116</v>
       </c>
       <c r="E2484" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F2484" t="s">
-        <v>1144</v>
+        <v>406</v>
       </c>
       <c r="G2484" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="H2484" t="s">
-        <v>1144</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2485" spans="1:10">
       <c r="A2485" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2485" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C2485" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2485" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E2485" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2485" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G2485" t="s">
         <v>32</v>
       </c>
-      <c r="B2485" t="s">
-[...2 lines deleted...]
-      <c r="C2485" t="s">
+      <c r="H2485" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:10">
+      <c r="A2486" t="s">
         <v>33</v>
       </c>
-      <c r="D2485" t="s">
-[...2 lines deleted...]
-      <c r="E2485" t="s">
+      <c r="B2486" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C2486" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2486" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E2486" t="s">
         <v>6</v>
       </c>
-      <c r="F2485" t="s">
-[...25 lines deleted...]
-      <c r="H2489" s="8"/>
+      <c r="F2486" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:10">
+      <c r="A2488" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2488" s="8"/>
+      <c r="C2488" s="8"/>
+      <c r="D2488" s="8"/>
+      <c r="E2488" s="8"/>
+      <c r="F2488" s="8"/>
+      <c r="G2488" s="8"/>
+      <c r="H2488" s="8"/>
     </row>
     <row r="2490" spans="1:10">
       <c r="A2490" s="9" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>1126</v>
+      </c>
+      <c r="B2490" s="9"/>
+      <c r="C2490" s="9"/>
+      <c r="D2490" s="9"/>
+      <c r="E2490" s="9"/>
+      <c r="F2490" s="9"/>
+      <c r="G2490" s="9"/>
+      <c r="H2490" s="9"/>
     </row>
     <row r="2491" spans="1:10">
-      <c r="A2491" s="3" t="s">
-[...21 lines deleted...]
-        <v>52</v>
+      <c r="A2491" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2491" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2491" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2491" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2491" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2491" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2491" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2491" s="11" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="2492" spans="1:10">
-      <c r="A2492" s="11" t="s">
-[...15 lines deleted...]
-      <c r="C2494" s="13"/>
+      <c r="A2492" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B2492" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C2492" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D2492" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E2492" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F2492" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G2492" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H2492" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:10">
+      <c r="A2493" s="12" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B2493" s="13"/>
+      <c r="C2493" s="13"/>
+      <c r="D2493" s="13"/>
+      <c r="E2493" s="13"/>
+      <c r="F2493" s="13"/>
+      <c r="G2493" s="13"/>
+      <c r="H2493" s="13"/>
     </row>
     <row r="2495" spans="1:10">
       <c r="A2495" s="14" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>1107</v>
+      </c>
+      <c r="B2495" s="14"/>
+      <c r="C2495" s="14"/>
     </row>
     <row r="2496" spans="1:10">
-      <c r="A2496" s="16" t="s">
-[...16 lines deleted...]
-      <c r="E2498" s="18"/>
+      <c r="A2496" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2496" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2496" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:10">
+      <c r="A2497" s="17" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B2497" s="17" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C2497" s="18" t="s">
+        <v>1124</v>
+      </c>
     </row>
     <row r="2499" spans="1:10">
       <c r="A2499" s="19" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="E2499" s="19" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B2499" s="19"/>
+      <c r="C2499" s="19"/>
+      <c r="D2499" s="19"/>
+      <c r="E2499" s="19"/>
+    </row>
+    <row r="2500" spans="1:10">
+      <c r="A2500" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2500" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2500" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2500" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2500" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2500" spans="1:10">
-[...350 lines deleted...]
-        <v>51</v>
+    <row r="2501" spans="1:10">
+      <c r="A2501" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2501" s="22" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C2501" s="22" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D2501" s="23" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E2501" s="22" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A11:H11"/>
-[...11 lines deleted...]
-    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="A38:J38"/>
+    <mergeCell ref="F45:H45"/>
+    <mergeCell ref="A47:H47"/>
+    <mergeCell ref="A49:H49"/>
     <mergeCell ref="A52:H52"/>
-    <mergeCell ref="A55:H55"/>
-[...1 lines deleted...]
-    <mergeCell ref="A61:E61"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="A58:E58"/>
+    <mergeCell ref="A62:H62"/>
     <mergeCell ref="A65:H65"/>
-    <mergeCell ref="A68:H68"/>
-[...7 lines deleted...]
-    <mergeCell ref="F112:H112"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="A71:E71"/>
+    <mergeCell ref="A75:H75"/>
+    <mergeCell ref="A78:H78"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A84:E84"/>
+    <mergeCell ref="A88:H88"/>
+    <mergeCell ref="A91:H91"/>
+    <mergeCell ref="A93:C93"/>
+    <mergeCell ref="A97:E97"/>
+    <mergeCell ref="A101:H101"/>
+    <mergeCell ref="A104:H104"/>
+    <mergeCell ref="A106:C106"/>
+    <mergeCell ref="A110:E110"/>
     <mergeCell ref="A117:J117"/>
     <mergeCell ref="F124:H124"/>
-    <mergeCell ref="A126:H126"/>
-[...5 lines deleted...]
-    <mergeCell ref="F151:H151"/>
+    <mergeCell ref="A129:J129"/>
+    <mergeCell ref="F136:H136"/>
+    <mergeCell ref="A138:H138"/>
+    <mergeCell ref="A140:H140"/>
+    <mergeCell ref="A143:H143"/>
+    <mergeCell ref="A145:C145"/>
+    <mergeCell ref="A149:E149"/>
     <mergeCell ref="A153:H153"/>
-    <mergeCell ref="A155:H155"/>
-[...28 lines deleted...]
-    <mergeCell ref="F256:H256"/>
+    <mergeCell ref="A156:H156"/>
+    <mergeCell ref="A158:C158"/>
+    <mergeCell ref="A162:E162"/>
+    <mergeCell ref="A166:H166"/>
+    <mergeCell ref="A169:H169"/>
+    <mergeCell ref="A171:C171"/>
+    <mergeCell ref="A175:E175"/>
+    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="A182:H182"/>
+    <mergeCell ref="A184:C184"/>
+    <mergeCell ref="A188:E188"/>
+    <mergeCell ref="A192:H192"/>
+    <mergeCell ref="A195:H195"/>
+    <mergeCell ref="A197:C197"/>
+    <mergeCell ref="A201:E201"/>
+    <mergeCell ref="A208:J208"/>
+    <mergeCell ref="F215:H215"/>
+    <mergeCell ref="A220:J220"/>
+    <mergeCell ref="F227:H227"/>
+    <mergeCell ref="A232:J232"/>
+    <mergeCell ref="F239:H239"/>
+    <mergeCell ref="A244:J244"/>
+    <mergeCell ref="F251:H251"/>
+    <mergeCell ref="A253:H253"/>
+    <mergeCell ref="A255:H255"/>
     <mergeCell ref="A258:H258"/>
-    <mergeCell ref="A260:H260"/>
-[...78 lines deleted...]
-    <mergeCell ref="A518:E518"/>
+    <mergeCell ref="A260:C260"/>
+    <mergeCell ref="A264:E264"/>
+    <mergeCell ref="A271:J271"/>
+    <mergeCell ref="F278:H278"/>
+    <mergeCell ref="A280:H280"/>
+    <mergeCell ref="A282:H282"/>
+    <mergeCell ref="A285:H285"/>
+    <mergeCell ref="A287:C287"/>
+    <mergeCell ref="A291:E291"/>
+    <mergeCell ref="A295:H295"/>
+    <mergeCell ref="A298:H298"/>
+    <mergeCell ref="A300:C300"/>
+    <mergeCell ref="A304:E304"/>
+    <mergeCell ref="A308:H308"/>
+    <mergeCell ref="A311:H311"/>
+    <mergeCell ref="A313:C313"/>
+    <mergeCell ref="A317:E317"/>
+    <mergeCell ref="A321:H321"/>
+    <mergeCell ref="A324:H324"/>
+    <mergeCell ref="A326:C326"/>
+    <mergeCell ref="A330:E330"/>
+    <mergeCell ref="A334:H334"/>
+    <mergeCell ref="A337:H337"/>
+    <mergeCell ref="A339:C339"/>
+    <mergeCell ref="A343:E343"/>
+    <mergeCell ref="A347:H347"/>
+    <mergeCell ref="A350:H350"/>
+    <mergeCell ref="A352:C352"/>
+    <mergeCell ref="A356:E356"/>
+    <mergeCell ref="A360:H360"/>
+    <mergeCell ref="A363:H363"/>
+    <mergeCell ref="A365:C365"/>
+    <mergeCell ref="A369:E369"/>
+    <mergeCell ref="A376:J376"/>
+    <mergeCell ref="F383:H383"/>
+    <mergeCell ref="A385:H385"/>
+    <mergeCell ref="A387:H387"/>
+    <mergeCell ref="A390:H390"/>
+    <mergeCell ref="A392:C392"/>
+    <mergeCell ref="A396:E396"/>
+    <mergeCell ref="A400:H400"/>
+    <mergeCell ref="A403:H403"/>
+    <mergeCell ref="A405:C405"/>
+    <mergeCell ref="A409:E409"/>
+    <mergeCell ref="A413:H413"/>
+    <mergeCell ref="A416:H416"/>
+    <mergeCell ref="A418:C418"/>
+    <mergeCell ref="A422:E422"/>
+    <mergeCell ref="A426:H426"/>
+    <mergeCell ref="A429:H429"/>
+    <mergeCell ref="A431:C431"/>
+    <mergeCell ref="A435:E435"/>
+    <mergeCell ref="A439:H439"/>
+    <mergeCell ref="A442:H442"/>
+    <mergeCell ref="A444:C444"/>
+    <mergeCell ref="A448:E448"/>
+    <mergeCell ref="A452:H452"/>
+    <mergeCell ref="A455:H455"/>
+    <mergeCell ref="A457:C457"/>
+    <mergeCell ref="A461:E461"/>
+    <mergeCell ref="A465:H465"/>
+    <mergeCell ref="A468:H468"/>
+    <mergeCell ref="A470:C470"/>
+    <mergeCell ref="A474:E474"/>
+    <mergeCell ref="A478:H478"/>
+    <mergeCell ref="A481:H481"/>
+    <mergeCell ref="A483:C483"/>
+    <mergeCell ref="A487:E487"/>
+    <mergeCell ref="A491:H491"/>
+    <mergeCell ref="A494:H494"/>
+    <mergeCell ref="A496:C496"/>
+    <mergeCell ref="A500:E500"/>
+    <mergeCell ref="A504:H504"/>
+    <mergeCell ref="A507:H507"/>
+    <mergeCell ref="A509:C509"/>
+    <mergeCell ref="A513:E513"/>
+    <mergeCell ref="A519:H519"/>
     <mergeCell ref="A522:H522"/>
-    <mergeCell ref="A525:H525"/>
-[...1 lines deleted...]
-    <mergeCell ref="A531:E531"/>
+    <mergeCell ref="A524:C524"/>
+    <mergeCell ref="A528:E528"/>
+    <mergeCell ref="A532:H532"/>
     <mergeCell ref="A535:H535"/>
-    <mergeCell ref="A538:H538"/>
-[...1 lines deleted...]
-    <mergeCell ref="A544:E544"/>
+    <mergeCell ref="A537:C537"/>
+    <mergeCell ref="A541:E541"/>
+    <mergeCell ref="A545:H545"/>
     <mergeCell ref="A548:H548"/>
-    <mergeCell ref="A551:H551"/>
-[...1 lines deleted...]
-    <mergeCell ref="A557:E557"/>
+    <mergeCell ref="A550:C550"/>
+    <mergeCell ref="A554:E554"/>
+    <mergeCell ref="A558:H558"/>
     <mergeCell ref="A561:H561"/>
-    <mergeCell ref="A564:H564"/>
-[...1 lines deleted...]
-    <mergeCell ref="A570:E570"/>
+    <mergeCell ref="A563:C563"/>
+    <mergeCell ref="A567:E567"/>
+    <mergeCell ref="A571:H571"/>
     <mergeCell ref="A574:H574"/>
-    <mergeCell ref="A577:H577"/>
-[...44 lines deleted...]
-    <mergeCell ref="A727:E727"/>
+    <mergeCell ref="A576:C576"/>
+    <mergeCell ref="A580:E580"/>
+    <mergeCell ref="A584:H584"/>
+    <mergeCell ref="A587:H587"/>
+    <mergeCell ref="A589:C589"/>
+    <mergeCell ref="A593:E593"/>
+    <mergeCell ref="A597:H597"/>
+    <mergeCell ref="A600:H600"/>
+    <mergeCell ref="A602:C602"/>
+    <mergeCell ref="A606:E606"/>
+    <mergeCell ref="A610:H610"/>
+    <mergeCell ref="A613:H613"/>
+    <mergeCell ref="A615:C615"/>
+    <mergeCell ref="A619:E619"/>
+    <mergeCell ref="A623:H623"/>
+    <mergeCell ref="A626:H626"/>
+    <mergeCell ref="A628:C628"/>
+    <mergeCell ref="A632:E632"/>
+    <mergeCell ref="A636:H636"/>
+    <mergeCell ref="A639:H639"/>
+    <mergeCell ref="A641:C641"/>
+    <mergeCell ref="A645:E645"/>
+    <mergeCell ref="A649:H649"/>
+    <mergeCell ref="A652:H652"/>
+    <mergeCell ref="A654:C654"/>
+    <mergeCell ref="A658:E658"/>
+    <mergeCell ref="A662:H662"/>
+    <mergeCell ref="A665:H665"/>
+    <mergeCell ref="A667:C667"/>
+    <mergeCell ref="A671:E671"/>
+    <mergeCell ref="A675:H675"/>
+    <mergeCell ref="A678:H678"/>
+    <mergeCell ref="A680:C680"/>
+    <mergeCell ref="A684:E684"/>
+    <mergeCell ref="A688:H688"/>
+    <mergeCell ref="A691:H691"/>
+    <mergeCell ref="A693:C693"/>
+    <mergeCell ref="A697:E697"/>
+    <mergeCell ref="A701:H701"/>
+    <mergeCell ref="A704:H704"/>
+    <mergeCell ref="A706:C706"/>
+    <mergeCell ref="A710:E710"/>
+    <mergeCell ref="A717:J717"/>
+    <mergeCell ref="F724:H724"/>
+    <mergeCell ref="A726:H726"/>
+    <mergeCell ref="A728:H728"/>
     <mergeCell ref="A731:H731"/>
-    <mergeCell ref="A734:H734"/>
-[...1 lines deleted...]
-    <mergeCell ref="A740:E740"/>
+    <mergeCell ref="A733:C733"/>
+    <mergeCell ref="A737:E737"/>
+    <mergeCell ref="A741:H741"/>
     <mergeCell ref="A744:H744"/>
-    <mergeCell ref="A747:H747"/>
-[...1 lines deleted...]
-    <mergeCell ref="A753:E753"/>
+    <mergeCell ref="A746:C746"/>
+    <mergeCell ref="A750:E750"/>
+    <mergeCell ref="A754:H754"/>
     <mergeCell ref="A757:H757"/>
-    <mergeCell ref="A760:H760"/>
-[...1 lines deleted...]
-    <mergeCell ref="A766:E766"/>
+    <mergeCell ref="A759:C759"/>
+    <mergeCell ref="A763:E763"/>
+    <mergeCell ref="A767:H767"/>
     <mergeCell ref="A770:H770"/>
-    <mergeCell ref="A773:H773"/>
-[...1 lines deleted...]
-    <mergeCell ref="A779:E779"/>
+    <mergeCell ref="A772:C772"/>
+    <mergeCell ref="A776:E776"/>
+    <mergeCell ref="A780:H780"/>
     <mergeCell ref="A783:H783"/>
-    <mergeCell ref="A786:H786"/>
-[...1 lines deleted...]
-    <mergeCell ref="A792:E792"/>
+    <mergeCell ref="A785:C785"/>
+    <mergeCell ref="A789:E789"/>
+    <mergeCell ref="A793:H793"/>
     <mergeCell ref="A796:H796"/>
-    <mergeCell ref="A799:H799"/>
-[...1 lines deleted...]
-    <mergeCell ref="A805:E805"/>
+    <mergeCell ref="A798:C798"/>
+    <mergeCell ref="A802:E802"/>
+    <mergeCell ref="A806:H806"/>
     <mergeCell ref="A809:H809"/>
-    <mergeCell ref="A812:H812"/>
-[...1 lines deleted...]
-    <mergeCell ref="A818:E818"/>
+    <mergeCell ref="A811:C811"/>
+    <mergeCell ref="A815:E815"/>
+    <mergeCell ref="A819:H819"/>
     <mergeCell ref="A822:H822"/>
-    <mergeCell ref="A825:H825"/>
-[...1 lines deleted...]
-    <mergeCell ref="A831:E831"/>
+    <mergeCell ref="A824:C824"/>
+    <mergeCell ref="A828:E828"/>
+    <mergeCell ref="A832:H832"/>
     <mergeCell ref="A835:H835"/>
-    <mergeCell ref="A838:H838"/>
-[...1 lines deleted...]
-    <mergeCell ref="A844:E844"/>
+    <mergeCell ref="A837:C837"/>
+    <mergeCell ref="A841:E841"/>
+    <mergeCell ref="A845:H845"/>
     <mergeCell ref="A848:H848"/>
-    <mergeCell ref="A851:H851"/>
-[...1 lines deleted...]
-    <mergeCell ref="A857:E857"/>
+    <mergeCell ref="A850:C850"/>
+    <mergeCell ref="A854:E854"/>
+    <mergeCell ref="A858:H858"/>
     <mergeCell ref="A861:H861"/>
-    <mergeCell ref="A864:H864"/>
-[...1 lines deleted...]
-    <mergeCell ref="A870:E870"/>
+    <mergeCell ref="A863:C863"/>
+    <mergeCell ref="A867:E867"/>
+    <mergeCell ref="A871:H871"/>
     <mergeCell ref="A874:H874"/>
-    <mergeCell ref="A877:H877"/>
-[...1 lines deleted...]
-    <mergeCell ref="A883:E883"/>
+    <mergeCell ref="A876:C876"/>
+    <mergeCell ref="A880:E880"/>
+    <mergeCell ref="A884:H884"/>
     <mergeCell ref="A887:H887"/>
-    <mergeCell ref="A890:H890"/>
-[...1 lines deleted...]
-    <mergeCell ref="A896:E896"/>
+    <mergeCell ref="A889:C889"/>
+    <mergeCell ref="A893:E893"/>
+    <mergeCell ref="A897:H897"/>
     <mergeCell ref="A900:H900"/>
-    <mergeCell ref="A903:H903"/>
-[...1 lines deleted...]
-    <mergeCell ref="A909:E909"/>
+    <mergeCell ref="A902:C902"/>
+    <mergeCell ref="A906:E906"/>
+    <mergeCell ref="A910:H910"/>
     <mergeCell ref="A913:H913"/>
-    <mergeCell ref="A916:H916"/>
-[...1 lines deleted...]
-    <mergeCell ref="A922:E922"/>
+    <mergeCell ref="A915:C915"/>
+    <mergeCell ref="A919:E919"/>
+    <mergeCell ref="A923:H923"/>
     <mergeCell ref="A926:H926"/>
-    <mergeCell ref="A929:H929"/>
-[...1 lines deleted...]
-    <mergeCell ref="A935:E935"/>
+    <mergeCell ref="A928:C928"/>
+    <mergeCell ref="A932:E932"/>
+    <mergeCell ref="A936:H936"/>
     <mergeCell ref="A939:H939"/>
-    <mergeCell ref="A942:H942"/>
-[...42 lines deleted...]
-    <mergeCell ref="A1089:E1089"/>
+    <mergeCell ref="A941:C941"/>
+    <mergeCell ref="A945:E945"/>
+    <mergeCell ref="A949:H949"/>
+    <mergeCell ref="A952:H952"/>
+    <mergeCell ref="A954:C954"/>
+    <mergeCell ref="A958:E958"/>
+    <mergeCell ref="A962:H962"/>
+    <mergeCell ref="A965:H965"/>
+    <mergeCell ref="A967:C967"/>
+    <mergeCell ref="A971:E971"/>
+    <mergeCell ref="A975:H975"/>
+    <mergeCell ref="A978:H978"/>
+    <mergeCell ref="A980:C980"/>
+    <mergeCell ref="A984:E984"/>
+    <mergeCell ref="A988:H988"/>
+    <mergeCell ref="A991:H991"/>
+    <mergeCell ref="A993:C993"/>
+    <mergeCell ref="A997:E997"/>
+    <mergeCell ref="A1001:H1001"/>
+    <mergeCell ref="A1004:H1004"/>
+    <mergeCell ref="A1006:C1006"/>
+    <mergeCell ref="A1010:E1010"/>
+    <mergeCell ref="A1014:H1014"/>
+    <mergeCell ref="A1017:H1017"/>
+    <mergeCell ref="A1019:C1019"/>
+    <mergeCell ref="A1023:E1023"/>
+    <mergeCell ref="A1027:H1027"/>
+    <mergeCell ref="A1030:H1030"/>
+    <mergeCell ref="A1032:C1032"/>
+    <mergeCell ref="A1036:E1036"/>
+    <mergeCell ref="A1040:H1040"/>
+    <mergeCell ref="A1043:H1043"/>
+    <mergeCell ref="A1045:C1045"/>
+    <mergeCell ref="A1049:E1049"/>
+    <mergeCell ref="A1053:H1053"/>
+    <mergeCell ref="A1056:H1056"/>
+    <mergeCell ref="A1058:C1058"/>
+    <mergeCell ref="A1062:E1062"/>
+    <mergeCell ref="A1066:H1066"/>
+    <mergeCell ref="A1069:H1069"/>
+    <mergeCell ref="A1071:C1071"/>
+    <mergeCell ref="A1075:E1075"/>
+    <mergeCell ref="A1082:J1082"/>
+    <mergeCell ref="F1089:H1089"/>
+    <mergeCell ref="A1091:H1091"/>
     <mergeCell ref="A1093:H1093"/>
     <mergeCell ref="A1096:H1096"/>
     <mergeCell ref="A1098:C1098"/>
     <mergeCell ref="A1102:E1102"/>
     <mergeCell ref="A1106:H1106"/>
     <mergeCell ref="A1109:H1109"/>
     <mergeCell ref="A1111:C1111"/>
     <mergeCell ref="A1115:E1115"/>
-    <mergeCell ref="A1119:H1119"/>
-[...17 lines deleted...]
-    <mergeCell ref="A1183:H1183"/>
+    <mergeCell ref="A1122:J1122"/>
+    <mergeCell ref="F1129:H1129"/>
+    <mergeCell ref="A1131:H1131"/>
+    <mergeCell ref="A1133:H1133"/>
+    <mergeCell ref="A1136:H1136"/>
+    <mergeCell ref="A1138:C1138"/>
+    <mergeCell ref="A1142:E1142"/>
+    <mergeCell ref="A1146:H1146"/>
+    <mergeCell ref="A1149:H1149"/>
+    <mergeCell ref="A1151:C1151"/>
+    <mergeCell ref="A1155:E1155"/>
+    <mergeCell ref="A1159:H1159"/>
+    <mergeCell ref="A1162:H1162"/>
+    <mergeCell ref="A1164:C1164"/>
+    <mergeCell ref="A1168:E1168"/>
+    <mergeCell ref="A1172:H1172"/>
+    <mergeCell ref="A1175:H1175"/>
+    <mergeCell ref="A1177:C1177"/>
+    <mergeCell ref="A1181:E1181"/>
     <mergeCell ref="A1185:H1185"/>
     <mergeCell ref="A1188:H1188"/>
     <mergeCell ref="A1190:C1190"/>
     <mergeCell ref="A1194:E1194"/>
     <mergeCell ref="A1198:H1198"/>
     <mergeCell ref="A1201:H1201"/>
     <mergeCell ref="A1203:C1203"/>
     <mergeCell ref="A1207:E1207"/>
-    <mergeCell ref="A1214:J1214"/>
-[...37 lines deleted...]
-    <mergeCell ref="A1338:E1338"/>
+    <mergeCell ref="A1211:H1211"/>
+    <mergeCell ref="A1214:H1214"/>
+    <mergeCell ref="A1216:C1216"/>
+    <mergeCell ref="A1220:E1220"/>
+    <mergeCell ref="A1224:H1224"/>
+    <mergeCell ref="A1227:H1227"/>
+    <mergeCell ref="A1229:C1229"/>
+    <mergeCell ref="A1233:E1233"/>
+    <mergeCell ref="A1237:H1237"/>
+    <mergeCell ref="A1240:H1240"/>
+    <mergeCell ref="A1242:C1242"/>
+    <mergeCell ref="A1246:E1246"/>
+    <mergeCell ref="A1250:H1250"/>
+    <mergeCell ref="A1253:H1253"/>
+    <mergeCell ref="A1255:C1255"/>
+    <mergeCell ref="A1259:E1259"/>
+    <mergeCell ref="A1263:H1263"/>
+    <mergeCell ref="A1266:H1266"/>
+    <mergeCell ref="A1268:C1268"/>
+    <mergeCell ref="A1272:E1272"/>
+    <mergeCell ref="A1276:H1276"/>
+    <mergeCell ref="A1279:H1279"/>
+    <mergeCell ref="A1281:C1281"/>
+    <mergeCell ref="A1285:E1285"/>
+    <mergeCell ref="A1289:H1289"/>
+    <mergeCell ref="A1292:H1292"/>
+    <mergeCell ref="A1294:C1294"/>
+    <mergeCell ref="A1298:E1298"/>
+    <mergeCell ref="A1302:H1302"/>
+    <mergeCell ref="A1305:H1305"/>
+    <mergeCell ref="A1307:C1307"/>
+    <mergeCell ref="A1311:E1311"/>
+    <mergeCell ref="A1315:H1315"/>
+    <mergeCell ref="A1318:H1318"/>
+    <mergeCell ref="A1320:C1320"/>
+    <mergeCell ref="A1324:E1324"/>
+    <mergeCell ref="A1331:J1331"/>
+    <mergeCell ref="F1338:H1338"/>
+    <mergeCell ref="A1340:H1340"/>
     <mergeCell ref="A1342:H1342"/>
     <mergeCell ref="A1345:H1345"/>
     <mergeCell ref="A1347:C1347"/>
     <mergeCell ref="A1351:E1351"/>
     <mergeCell ref="A1355:H1355"/>
     <mergeCell ref="A1358:H1358"/>
     <mergeCell ref="A1360:C1360"/>
     <mergeCell ref="A1364:E1364"/>
     <mergeCell ref="A1368:H1368"/>
     <mergeCell ref="A1371:H1371"/>
     <mergeCell ref="A1373:C1373"/>
     <mergeCell ref="A1377:E1377"/>
-    <mergeCell ref="A1381:H1381"/>
-[...269 lines deleted...]
-    <mergeCell ref="A2264:H2264"/>
+    <mergeCell ref="A1384:J1384"/>
+    <mergeCell ref="F1391:H1391"/>
+    <mergeCell ref="A1393:H1393"/>
+    <mergeCell ref="A1395:H1395"/>
+    <mergeCell ref="A1398:H1398"/>
+    <mergeCell ref="A1400:C1400"/>
+    <mergeCell ref="A1404:E1404"/>
+    <mergeCell ref="A1408:H1408"/>
+    <mergeCell ref="A1411:H1411"/>
+    <mergeCell ref="A1413:C1413"/>
+    <mergeCell ref="A1417:E1417"/>
+    <mergeCell ref="A1421:H1421"/>
+    <mergeCell ref="A1424:H1424"/>
+    <mergeCell ref="A1426:C1426"/>
+    <mergeCell ref="A1430:E1430"/>
+    <mergeCell ref="A1434:H1434"/>
+    <mergeCell ref="A1437:H1437"/>
+    <mergeCell ref="A1439:C1439"/>
+    <mergeCell ref="A1443:E1443"/>
+    <mergeCell ref="A1447:H1447"/>
+    <mergeCell ref="A1450:H1450"/>
+    <mergeCell ref="A1452:C1452"/>
+    <mergeCell ref="A1456:E1456"/>
+    <mergeCell ref="A1460:H1460"/>
+    <mergeCell ref="A1463:H1463"/>
+    <mergeCell ref="A1465:C1465"/>
+    <mergeCell ref="A1469:E1469"/>
+    <mergeCell ref="A1473:H1473"/>
+    <mergeCell ref="A1476:H1476"/>
+    <mergeCell ref="A1478:C1478"/>
+    <mergeCell ref="A1482:E1482"/>
+    <mergeCell ref="A1486:H1486"/>
+    <mergeCell ref="A1489:H1489"/>
+    <mergeCell ref="A1491:C1491"/>
+    <mergeCell ref="A1495:E1495"/>
+    <mergeCell ref="A1499:H1499"/>
+    <mergeCell ref="A1502:H1502"/>
+    <mergeCell ref="A1504:C1504"/>
+    <mergeCell ref="A1508:E1508"/>
+    <mergeCell ref="A1512:H1512"/>
+    <mergeCell ref="A1515:H1515"/>
+    <mergeCell ref="A1517:C1517"/>
+    <mergeCell ref="A1521:E1521"/>
+    <mergeCell ref="A1525:H1525"/>
+    <mergeCell ref="A1528:H1528"/>
+    <mergeCell ref="A1530:C1530"/>
+    <mergeCell ref="A1534:E1534"/>
+    <mergeCell ref="A1538:H1538"/>
+    <mergeCell ref="A1541:H1541"/>
+    <mergeCell ref="A1543:C1543"/>
+    <mergeCell ref="A1547:E1547"/>
+    <mergeCell ref="A1551:H1551"/>
+    <mergeCell ref="A1554:H1554"/>
+    <mergeCell ref="A1556:C1556"/>
+    <mergeCell ref="A1560:E1560"/>
+    <mergeCell ref="A1564:H1564"/>
+    <mergeCell ref="A1567:H1567"/>
+    <mergeCell ref="A1569:C1569"/>
+    <mergeCell ref="A1573:E1573"/>
+    <mergeCell ref="A1577:H1577"/>
+    <mergeCell ref="A1580:H1580"/>
+    <mergeCell ref="A1582:C1582"/>
+    <mergeCell ref="A1586:E1586"/>
+    <mergeCell ref="A1590:H1590"/>
+    <mergeCell ref="A1593:H1593"/>
+    <mergeCell ref="A1595:C1595"/>
+    <mergeCell ref="A1599:E1599"/>
+    <mergeCell ref="A1603:H1603"/>
+    <mergeCell ref="A1606:H1606"/>
+    <mergeCell ref="A1608:C1608"/>
+    <mergeCell ref="A1612:E1612"/>
+    <mergeCell ref="A1616:H1616"/>
+    <mergeCell ref="A1619:H1619"/>
+    <mergeCell ref="A1621:C1621"/>
+    <mergeCell ref="A1625:E1625"/>
+    <mergeCell ref="A1629:H1629"/>
+    <mergeCell ref="A1632:H1632"/>
+    <mergeCell ref="A1634:C1634"/>
+    <mergeCell ref="A1638:E1638"/>
+    <mergeCell ref="A1642:H1642"/>
+    <mergeCell ref="A1645:H1645"/>
+    <mergeCell ref="A1647:C1647"/>
+    <mergeCell ref="A1651:E1651"/>
+    <mergeCell ref="A1655:H1655"/>
+    <mergeCell ref="A1658:H1658"/>
+    <mergeCell ref="A1660:C1660"/>
+    <mergeCell ref="A1664:E1664"/>
+    <mergeCell ref="A1668:H1668"/>
+    <mergeCell ref="A1671:H1671"/>
+    <mergeCell ref="A1673:C1673"/>
+    <mergeCell ref="A1677:E1677"/>
+    <mergeCell ref="A1681:H1681"/>
+    <mergeCell ref="A1684:H1684"/>
+    <mergeCell ref="A1686:C1686"/>
+    <mergeCell ref="A1690:E1690"/>
+    <mergeCell ref="A1694:H1694"/>
+    <mergeCell ref="A1697:H1697"/>
+    <mergeCell ref="A1699:C1699"/>
+    <mergeCell ref="A1703:E1703"/>
+    <mergeCell ref="A1707:H1707"/>
+    <mergeCell ref="A1710:H1710"/>
+    <mergeCell ref="A1712:C1712"/>
+    <mergeCell ref="A1716:E1716"/>
+    <mergeCell ref="A1720:H1720"/>
+    <mergeCell ref="A1723:H1723"/>
+    <mergeCell ref="A1725:C1725"/>
+    <mergeCell ref="A1729:E1729"/>
+    <mergeCell ref="A1733:H1733"/>
+    <mergeCell ref="A1736:H1736"/>
+    <mergeCell ref="A1738:C1738"/>
+    <mergeCell ref="A1742:E1742"/>
+    <mergeCell ref="A1746:H1746"/>
+    <mergeCell ref="A1749:H1749"/>
+    <mergeCell ref="A1751:C1751"/>
+    <mergeCell ref="A1755:E1755"/>
+    <mergeCell ref="A1759:H1759"/>
+    <mergeCell ref="A1762:H1762"/>
+    <mergeCell ref="A1764:C1764"/>
+    <mergeCell ref="A1768:E1768"/>
+    <mergeCell ref="A1772:H1772"/>
+    <mergeCell ref="A1775:H1775"/>
+    <mergeCell ref="A1777:C1777"/>
+    <mergeCell ref="A1781:E1781"/>
+    <mergeCell ref="A1785:H1785"/>
+    <mergeCell ref="A1788:H1788"/>
+    <mergeCell ref="A1790:C1790"/>
+    <mergeCell ref="A1794:E1794"/>
+    <mergeCell ref="A1798:H1798"/>
+    <mergeCell ref="A1801:H1801"/>
+    <mergeCell ref="A1803:C1803"/>
+    <mergeCell ref="A1807:E1807"/>
+    <mergeCell ref="A1811:H1811"/>
+    <mergeCell ref="A1814:H1814"/>
+    <mergeCell ref="A1816:C1816"/>
+    <mergeCell ref="A1820:E1820"/>
+    <mergeCell ref="A1824:H1824"/>
+    <mergeCell ref="A1827:H1827"/>
+    <mergeCell ref="A1829:C1829"/>
+    <mergeCell ref="A1833:E1833"/>
+    <mergeCell ref="A1837:H1837"/>
+    <mergeCell ref="A1840:H1840"/>
+    <mergeCell ref="A1842:C1842"/>
+    <mergeCell ref="A1846:E1846"/>
+    <mergeCell ref="A1850:H1850"/>
+    <mergeCell ref="A1853:H1853"/>
+    <mergeCell ref="A1855:C1855"/>
+    <mergeCell ref="A1859:E1859"/>
+    <mergeCell ref="A1863:H1863"/>
+    <mergeCell ref="A1866:H1866"/>
+    <mergeCell ref="A1868:C1868"/>
+    <mergeCell ref="A1872:E1872"/>
+    <mergeCell ref="A1876:H1876"/>
+    <mergeCell ref="A1879:H1879"/>
+    <mergeCell ref="A1881:C1881"/>
+    <mergeCell ref="A1885:E1885"/>
+    <mergeCell ref="A1889:H1889"/>
+    <mergeCell ref="A1892:H1892"/>
+    <mergeCell ref="A1894:C1894"/>
+    <mergeCell ref="A1898:E1898"/>
+    <mergeCell ref="A1902:H1902"/>
+    <mergeCell ref="A1905:H1905"/>
+    <mergeCell ref="A1907:C1907"/>
+    <mergeCell ref="A1911:E1911"/>
+    <mergeCell ref="A1915:H1915"/>
+    <mergeCell ref="A1918:H1918"/>
+    <mergeCell ref="A1920:C1920"/>
+    <mergeCell ref="A1924:E1924"/>
+    <mergeCell ref="A1928:H1928"/>
+    <mergeCell ref="A1931:H1931"/>
+    <mergeCell ref="A1933:C1933"/>
+    <mergeCell ref="A1937:E1937"/>
+    <mergeCell ref="A1941:H1941"/>
+    <mergeCell ref="A1944:H1944"/>
+    <mergeCell ref="A1946:C1946"/>
+    <mergeCell ref="A1950:E1950"/>
+    <mergeCell ref="A1954:H1954"/>
+    <mergeCell ref="A1957:H1957"/>
+    <mergeCell ref="A1959:C1959"/>
+    <mergeCell ref="A1963:E1963"/>
+    <mergeCell ref="A1967:H1967"/>
+    <mergeCell ref="A1970:H1970"/>
+    <mergeCell ref="A1972:C1972"/>
+    <mergeCell ref="A1976:E1976"/>
+    <mergeCell ref="A1980:H1980"/>
+    <mergeCell ref="A1983:H1983"/>
+    <mergeCell ref="A1985:C1985"/>
+    <mergeCell ref="A1989:E1989"/>
+    <mergeCell ref="A1993:H1993"/>
+    <mergeCell ref="A1996:H1996"/>
+    <mergeCell ref="A1998:C1998"/>
+    <mergeCell ref="A2002:E2002"/>
+    <mergeCell ref="A2006:H2006"/>
+    <mergeCell ref="A2009:H2009"/>
+    <mergeCell ref="A2011:C2011"/>
+    <mergeCell ref="A2015:E2015"/>
+    <mergeCell ref="A2019:H2019"/>
+    <mergeCell ref="A2022:H2022"/>
+    <mergeCell ref="A2024:C2024"/>
+    <mergeCell ref="A2028:E2028"/>
+    <mergeCell ref="A2032:H2032"/>
+    <mergeCell ref="A2035:H2035"/>
+    <mergeCell ref="A2037:C2037"/>
+    <mergeCell ref="A2041:E2041"/>
+    <mergeCell ref="A2045:H2045"/>
+    <mergeCell ref="A2048:H2048"/>
+    <mergeCell ref="A2050:C2050"/>
+    <mergeCell ref="A2054:E2054"/>
+    <mergeCell ref="A2058:H2058"/>
+    <mergeCell ref="A2061:H2061"/>
+    <mergeCell ref="A2063:C2063"/>
+    <mergeCell ref="A2067:E2067"/>
+    <mergeCell ref="A2071:H2071"/>
+    <mergeCell ref="A2074:H2074"/>
+    <mergeCell ref="A2076:C2076"/>
+    <mergeCell ref="A2080:E2080"/>
+    <mergeCell ref="A2084:H2084"/>
+    <mergeCell ref="A2087:H2087"/>
+    <mergeCell ref="A2089:C2089"/>
+    <mergeCell ref="A2093:E2093"/>
+    <mergeCell ref="A2097:H2097"/>
+    <mergeCell ref="A2100:H2100"/>
+    <mergeCell ref="A2102:C2102"/>
+    <mergeCell ref="A2106:E2106"/>
+    <mergeCell ref="A2110:H2110"/>
+    <mergeCell ref="A2113:H2113"/>
+    <mergeCell ref="A2115:C2115"/>
+    <mergeCell ref="A2119:E2119"/>
+    <mergeCell ref="A2123:H2123"/>
+    <mergeCell ref="A2126:H2126"/>
+    <mergeCell ref="A2128:C2128"/>
+    <mergeCell ref="A2132:E2132"/>
+    <mergeCell ref="A2136:H2136"/>
+    <mergeCell ref="A2139:H2139"/>
+    <mergeCell ref="A2141:C2141"/>
+    <mergeCell ref="A2145:E2145"/>
+    <mergeCell ref="A2149:H2149"/>
+    <mergeCell ref="A2152:H2152"/>
+    <mergeCell ref="A2154:C2154"/>
+    <mergeCell ref="A2158:E2158"/>
+    <mergeCell ref="A2162:H2162"/>
+    <mergeCell ref="A2165:H2165"/>
+    <mergeCell ref="A2167:C2167"/>
+    <mergeCell ref="A2171:E2171"/>
+    <mergeCell ref="A2175:H2175"/>
+    <mergeCell ref="A2178:H2178"/>
+    <mergeCell ref="A2180:C2180"/>
+    <mergeCell ref="A2184:E2184"/>
+    <mergeCell ref="A2188:H2188"/>
+    <mergeCell ref="A2191:H2191"/>
+    <mergeCell ref="A2193:C2193"/>
+    <mergeCell ref="A2197:E2197"/>
+    <mergeCell ref="A2201:H2201"/>
+    <mergeCell ref="A2204:H2204"/>
+    <mergeCell ref="A2206:C2206"/>
+    <mergeCell ref="A2210:E2210"/>
+    <mergeCell ref="A2214:H2214"/>
+    <mergeCell ref="A2217:H2217"/>
+    <mergeCell ref="A2219:C2219"/>
+    <mergeCell ref="A2223:E2223"/>
+    <mergeCell ref="A2227:H2227"/>
+    <mergeCell ref="A2230:H2230"/>
+    <mergeCell ref="A2232:C2232"/>
+    <mergeCell ref="A2236:E2236"/>
+    <mergeCell ref="A2240:H2240"/>
+    <mergeCell ref="A2243:H2243"/>
+    <mergeCell ref="A2245:C2245"/>
+    <mergeCell ref="A2249:E2249"/>
+    <mergeCell ref="A2253:H2253"/>
+    <mergeCell ref="A2256:H2256"/>
+    <mergeCell ref="A2258:C2258"/>
+    <mergeCell ref="A2262:E2262"/>
     <mergeCell ref="A2266:H2266"/>
     <mergeCell ref="A2269:H2269"/>
     <mergeCell ref="A2271:C2271"/>
     <mergeCell ref="A2275:E2275"/>
     <mergeCell ref="A2279:H2279"/>
     <mergeCell ref="A2282:H2282"/>
     <mergeCell ref="A2284:C2284"/>
     <mergeCell ref="A2288:E2288"/>
     <mergeCell ref="A2292:H2292"/>
     <mergeCell ref="A2295:H2295"/>
     <mergeCell ref="A2297:C2297"/>
     <mergeCell ref="A2301:E2301"/>
     <mergeCell ref="A2305:H2305"/>
     <mergeCell ref="A2308:H2308"/>
     <mergeCell ref="A2310:C2310"/>
     <mergeCell ref="A2314:E2314"/>
     <mergeCell ref="A2318:H2318"/>
     <mergeCell ref="A2321:H2321"/>
     <mergeCell ref="A2323:C2323"/>
     <mergeCell ref="A2327:E2327"/>
     <mergeCell ref="A2331:H2331"/>
     <mergeCell ref="A2334:H2334"/>
     <mergeCell ref="A2336:C2336"/>
     <mergeCell ref="A2340:E2340"/>
     <mergeCell ref="A2344:H2344"/>
     <mergeCell ref="A2347:H2347"/>
     <mergeCell ref="A2349:C2349"/>
     <mergeCell ref="A2353:E2353"/>
     <mergeCell ref="A2357:H2357"/>
     <mergeCell ref="A2360:H2360"/>
     <mergeCell ref="A2362:C2362"/>
     <mergeCell ref="A2366:E2366"/>
     <mergeCell ref="A2370:H2370"/>
     <mergeCell ref="A2373:H2373"/>
     <mergeCell ref="A2375:C2375"/>
     <mergeCell ref="A2379:E2379"/>
     <mergeCell ref="A2383:H2383"/>
     <mergeCell ref="A2386:H2386"/>
     <mergeCell ref="A2388:C2388"/>
     <mergeCell ref="A2392:E2392"/>
     <mergeCell ref="A2396:H2396"/>
     <mergeCell ref="A2399:H2399"/>
     <mergeCell ref="A2401:C2401"/>
     <mergeCell ref="A2405:E2405"/>
     <mergeCell ref="A2409:H2409"/>
     <mergeCell ref="A2412:H2412"/>
     <mergeCell ref="A2414:C2414"/>
     <mergeCell ref="A2418:E2418"/>
-    <mergeCell ref="A2422:H2422"/>
-[...27 lines deleted...]
-    <mergeCell ref="A2525:E2525"/>
+    <mergeCell ref="A2425:J2425"/>
+    <mergeCell ref="F2432:H2432"/>
+    <mergeCell ref="A2434:H2434"/>
+    <mergeCell ref="A2436:H2436"/>
+    <mergeCell ref="A2439:H2439"/>
+    <mergeCell ref="A2441:C2441"/>
+    <mergeCell ref="A2445:E2445"/>
+    <mergeCell ref="A2452:J2452"/>
+    <mergeCell ref="F2459:H2459"/>
+    <mergeCell ref="A2461:H2461"/>
+    <mergeCell ref="A2463:H2463"/>
+    <mergeCell ref="A2466:H2466"/>
+    <mergeCell ref="A2468:C2468"/>
+    <mergeCell ref="A2472:E2472"/>
+    <mergeCell ref="A2479:J2479"/>
+    <mergeCell ref="F2486:H2486"/>
+    <mergeCell ref="A2488:H2488"/>
+    <mergeCell ref="A2490:H2490"/>
+    <mergeCell ref="A2493:H2493"/>
+    <mergeCell ref="A2495:C2495"/>
+    <mergeCell ref="A2499:E2499"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>